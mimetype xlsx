--- v0 (2026-06-17)
+++ v1 (2026-11-02)
@@ -10,163 +10,156 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11880" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11880"/>
   </bookViews>
   <sheets>
     <sheet name="ФПС - БК" sheetId="1" r:id="rId1"/>
     <sheet name="ФСП - БК" sheetId="2" r:id="rId2"/>
     <sheet name="ФПС- ФЛ 5%" sheetId="6" r:id="rId3"/>
     <sheet name="ФПС- иные 20%" sheetId="7" r:id="rId4"/>
     <sheet name="на сайт" sheetId="3" state="hidden" r:id="rId5"/>
     <sheet name="ЛЬГОТНЫЕ для ФЛна стр-во" sheetId="4" state="hidden" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'ЛЬГОТНЫЕ для ФЛна стр-во'!$A$2:$F$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'на сайт'!$A$1:$F$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ФПС - БК'!$A$1:$BD$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'ФПС- иные 20%'!$A$1:$F$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'ФПС- ФЛ 5%'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ФСП - БК'!$A$1:$F$41</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="145621" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D40" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="C40" i="2"/>
+  <c r="E40" i="2" l="1"/>
   <c r="D39" i="2"/>
   <c r="C39" i="2" s="1"/>
   <c r="D36" i="2"/>
   <c r="E36" i="2" s="1"/>
-  <c r="C36" i="2"/>
   <c r="D35" i="2"/>
   <c r="E35" i="2" s="1"/>
   <c r="D32" i="2"/>
   <c r="E32" i="2" s="1"/>
   <c r="D31" i="2"/>
   <c r="C31" i="2" s="1"/>
   <c r="D28" i="2"/>
   <c r="E28" i="2" s="1"/>
-  <c r="D27" i="2"/>
-  <c r="E27" i="2" s="1"/>
+  <c r="E27" i="2"/>
   <c r="F26" i="2"/>
   <c r="C26" i="2"/>
   <c r="F24" i="2"/>
   <c r="D24" i="2"/>
   <c r="E24" i="2" s="1"/>
   <c r="C24" i="2"/>
   <c r="F23" i="2"/>
   <c r="D23" i="2"/>
   <c r="R23" i="2" s="1"/>
   <c r="F22" i="2"/>
   <c r="D22" i="2"/>
   <c r="C22" i="2" s="1"/>
   <c r="O11" i="2"/>
   <c r="N11" i="2"/>
   <c r="O10" i="2"/>
   <c r="P10" i="2" s="1"/>
   <c r="P9" i="2"/>
   <c r="N9" i="2"/>
-  <c r="D6" i="2"/>
-  <c r="D1" i="2"/>
   <c r="BW45" i="1"/>
-  <c r="BU45" i="1"/>
+  <c r="BU45" i="1" s="1"/>
   <c r="BV45" i="1" s="1"/>
   <c r="BO45" i="1"/>
   <c r="BM45" i="1"/>
   <c r="BN45" i="1" s="1"/>
   <c r="AT45" i="1"/>
-  <c r="AR45" i="1"/>
+  <c r="AR45" i="1" s="1"/>
   <c r="AS45" i="1" s="1"/>
   <c r="AL45" i="1"/>
   <c r="AJ45" i="1"/>
   <c r="AK45" i="1" s="1"/>
   <c r="F45" i="1"/>
-  <c r="D45" i="1"/>
+  <c r="D45" i="1" s="1"/>
   <c r="E45" i="1" s="1"/>
   <c r="BU38" i="1"/>
   <c r="BV38" i="1" s="1"/>
   <c r="BT38" i="1"/>
   <c r="BN38" i="1"/>
   <c r="BL38" i="1"/>
   <c r="AY38" i="1"/>
   <c r="AK38" i="1"/>
   <c r="AI38" i="1"/>
   <c r="U38" i="1"/>
   <c r="E38" i="1"/>
   <c r="C38" i="1"/>
   <c r="BV37" i="1"/>
   <c r="BT37" i="1"/>
   <c r="BN37" i="1"/>
   <c r="BL37" i="1"/>
   <c r="AY37" i="1"/>
   <c r="AS37" i="1"/>
   <c r="AX37" i="1" s="1"/>
   <c r="AR37" i="1"/>
   <c r="AR38" i="1" s="1"/>
   <c r="AK37" i="1"/>
   <c r="AI37" i="1"/>
   <c r="U37" i="1"/>
   <c r="E37" i="1"/>
   <c r="C37" i="1"/>
-  <c r="BA36" i="1" s="1"/>
   <c r="AY36" i="1"/>
   <c r="AX36" i="1"/>
   <c r="AW36" i="1"/>
   <c r="AV36" i="1"/>
   <c r="BV34" i="1"/>
   <c r="BT34" i="1"/>
   <c r="BM34" i="1"/>
   <c r="BN34" i="1" s="1"/>
   <c r="AY34" i="1"/>
   <c r="AW34" i="1"/>
   <c r="AR34" i="1"/>
   <c r="AS34" i="1" s="1"/>
   <c r="AQ34" i="1"/>
   <c r="AK34" i="1"/>
   <c r="AI34" i="1"/>
   <c r="G34" i="1"/>
   <c r="D34" i="1"/>
   <c r="E34" i="1" s="1"/>
   <c r="C34" i="1"/>
   <c r="AV34" i="1" s="1"/>
   <c r="BU33" i="1"/>
   <c r="BV33" i="1" s="1"/>
   <c r="BT33" i="1"/>
   <c r="BN33" i="1"/>
   <c r="BL33" i="1"/>
@@ -222,51 +215,50 @@
   <c r="AK26" i="1"/>
   <c r="AI26" i="1"/>
   <c r="AB26" i="1"/>
   <c r="AA26" i="1"/>
   <c r="U26" i="1"/>
   <c r="J26" i="1"/>
   <c r="G26" i="1"/>
   <c r="E26" i="1"/>
   <c r="AX26" i="1" s="1"/>
   <c r="BU25" i="1"/>
   <c r="BV25" i="1" s="1"/>
   <c r="BN25" i="1"/>
   <c r="BL25" i="1"/>
   <c r="BF25" i="1"/>
   <c r="AY25" i="1"/>
   <c r="AW25" i="1"/>
   <c r="AS25" i="1"/>
   <c r="AQ25" i="1"/>
   <c r="AK25" i="1"/>
   <c r="AI25" i="1"/>
   <c r="AB25" i="1"/>
   <c r="AB24" i="1" s="1"/>
   <c r="Z24" i="1" s="1"/>
   <c r="U25" i="1"/>
   <c r="E25" i="1"/>
-  <c r="C25" i="1"/>
   <c r="BN24" i="1"/>
   <c r="BL24" i="1"/>
   <c r="AR24" i="1"/>
   <c r="AS24" i="1" s="1"/>
   <c r="AK24" i="1"/>
   <c r="AI24" i="1"/>
   <c r="V24" i="1"/>
   <c r="U24" i="1"/>
   <c r="J24" i="1"/>
   <c r="F24" i="1"/>
   <c r="AY24" i="1" s="1"/>
   <c r="E24" i="1"/>
   <c r="C24" i="1"/>
   <c r="BV22" i="1"/>
   <c r="BT22" i="1"/>
   <c r="BN22" i="1"/>
   <c r="BL22" i="1"/>
   <c r="BF22" i="1"/>
   <c r="AY22" i="1"/>
   <c r="AX22" i="1"/>
   <c r="AW22" i="1"/>
   <c r="AS22" i="1"/>
   <c r="AQ22" i="1"/>
   <c r="AK22" i="1"/>
   <c r="AI22" i="1"/>
@@ -292,51 +284,54 @@
   <c r="U21" i="1"/>
   <c r="E21" i="1"/>
   <c r="C21" i="1"/>
   <c r="BU20" i="1"/>
   <c r="BV20" i="1" s="1"/>
   <c r="BN20" i="1"/>
   <c r="BL20" i="1"/>
   <c r="AW20" i="1"/>
   <c r="AR20" i="1"/>
   <c r="AS20" i="1" s="1"/>
   <c r="AK20" i="1"/>
   <c r="AI20" i="1"/>
   <c r="U20" i="1"/>
   <c r="F20" i="1"/>
   <c r="AY20" i="1" s="1"/>
   <c r="E20" i="1"/>
   <c r="C20" i="1"/>
   <c r="O19" i="1"/>
   <c r="X10" i="1"/>
   <c r="W10" i="1" s="1"/>
   <c r="X9" i="1"/>
   <c r="Y9" i="1" s="1"/>
   <c r="Y8" i="1"/>
   <c r="W8" i="1"/>
   <c r="V8" i="1"/>
-  <c r="C27" i="2" l="1"/>
+  <c r="BA36" i="1" l="1"/>
+  <c r="C36" i="2"/>
+  <c r="C40" i="2"/>
+  <c r="C27" i="2"/>
   <c r="C32" i="2"/>
   <c r="J28" i="2"/>
   <c r="R27" i="2"/>
   <c r="M28" i="2"/>
   <c r="J26" i="2"/>
   <c r="C28" i="2"/>
   <c r="C35" i="2"/>
   <c r="M24" i="2"/>
   <c r="E22" i="2"/>
   <c r="E23" i="2"/>
   <c r="R24" i="2"/>
   <c r="E31" i="2"/>
   <c r="E39" i="2"/>
   <c r="R28" i="2"/>
   <c r="C23" i="2"/>
   <c r="U1" i="1"/>
   <c r="AQ20" i="1"/>
   <c r="AV20" i="1" s="1"/>
   <c r="AX21" i="1"/>
   <c r="BT25" i="1"/>
   <c r="BT20" i="1"/>
   <c r="AV25" i="1"/>
   <c r="N18" i="1"/>
   <c r="BA20" i="1"/>
   <c r="AX25" i="1"/>
@@ -399,59 +394,59 @@
   <c r="BC32" i="1"/>
   <c r="AV33" i="1"/>
   <c r="AS30" i="1"/>
   <c r="AX30" i="1" s="1"/>
   <c r="AQ30" i="1"/>
   <c r="AV30" i="1" s="1"/>
   <c r="AW30" i="1"/>
   <c r="AL46" i="1"/>
   <c r="AK46" i="1"/>
   <c r="AI46" i="1"/>
   <c r="BW46" i="1"/>
   <c r="BV46" i="1"/>
   <c r="BT46" i="1"/>
   <c r="F46" i="1"/>
   <c r="E46" i="1"/>
   <c r="C46" i="1"/>
   <c r="BO46" i="1"/>
   <c r="BN46" i="1"/>
   <c r="BL46" i="1"/>
   <c r="N19" i="1"/>
   <c r="U3" i="1"/>
   <c r="V5" i="1" s="1"/>
   <c r="AV29" i="1"/>
   <c r="P19" i="1"/>
   <c r="R19" i="1" s="1"/>
-  <c r="R20" i="1" s="1"/>
   <c r="BA28" i="1"/>
   <c r="AT46" i="1"/>
   <c r="AS46" i="1"/>
   <c r="AQ46" i="1"/>
   <c r="BB36" i="1"/>
   <c r="BT24" i="1"/>
   <c r="BV24" i="1"/>
-  <c r="BB28" i="1" l="1"/>
+  <c r="R20" i="1" l="1"/>
+  <c r="BB28" i="1"/>
   <c r="BC28" i="1" s="1"/>
   <c r="BC36" i="1"/>
   <c r="BB25" i="7" l="1"/>
   <c r="BA25" i="7"/>
   <c r="BC25" i="7" s="1"/>
   <c r="BB42" i="7"/>
   <c r="BA42" i="7"/>
   <c r="BC42" i="7" l="1"/>
   <c r="D17" i="7" l="1"/>
   <c r="E17" i="7"/>
   <c r="F17" i="7"/>
   <c r="C17" i="7"/>
   <c r="D22" i="7"/>
   <c r="E25" i="6" l="1"/>
   <c r="D25" i="6" s="1"/>
   <c r="D24" i="6"/>
   <c r="D18" i="4" l="1"/>
   <c r="D16" i="4"/>
   <c r="D21" i="4" l="1"/>
   <c r="E21" i="4" s="1"/>
   <c r="C18" i="4"/>
   <c r="E17" i="4"/>
   <c r="C17" i="4"/>
   <c r="E16" i="4"/>
   <c r="C16" i="4"/>
@@ -474,51 +469,51 @@
   <c r="E22" i="3"/>
   <c r="C22" i="3"/>
   <c r="E21" i="3"/>
   <c r="C21" i="3"/>
   <c r="E18" i="3"/>
   <c r="C18" i="3"/>
   <c r="F17" i="3"/>
   <c r="E17" i="3"/>
   <c r="C17" i="3"/>
   <c r="D16" i="3"/>
   <c r="E16" i="3" s="1"/>
   <c r="F14" i="3"/>
   <c r="F18" i="3" s="1"/>
   <c r="E14" i="3"/>
   <c r="C14" i="3"/>
   <c r="E13" i="3"/>
   <c r="C13" i="3"/>
   <c r="D12" i="3"/>
   <c r="E12" i="3" s="1"/>
   <c r="C12" i="3" l="1"/>
   <c r="C16" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="637" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="93">
   <si>
     <t>коэфф.сортности</t>
   </si>
   <si>
     <t>Сорт А</t>
   </si>
   <si>
     <t>Сорт В</t>
   </si>
   <si>
     <t>Сорт С</t>
   </si>
   <si>
     <t>Сорт D</t>
   </si>
   <si>
     <t xml:space="preserve">Цена за 1 пл.куб., руб., коп., без НДС    </t>
   </si>
   <si>
     <t>Порода</t>
   </si>
   <si>
     <t>Толщина(см)</t>
   </si>
   <si>
@@ -870,54 +865,57 @@
       <t>в зонах радиоактивного загрязнения</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>, для собственного производства и (или) потребления.</t>
     </r>
   </si>
   <si>
     <t>вводится с 01.10.2024г.</t>
   </si>
   <si>
     <t xml:space="preserve">3. физическим и юридическим лицам по заявкам облисполкомов вне биржевых торгов по прямым договорам для собственного потребления деловой древесины, заготовленной на поврежденных участках лесного фонда (буреломах). </t>
   </si>
   <si>
     <t xml:space="preserve">    * при реализации деловой древесины из буреломных лесосек производить отпуск продукции длиной только 4 м.</t>
   </si>
   <si>
     <t xml:space="preserve">Приказ № 465 от 30.09.2024г. </t>
   </si>
   <si>
-    <t xml:space="preserve">Приказ № 584  от 30.12.2025 г. </t>
+    <t>вводится с 01.10.2026г.</t>
   </si>
   <si>
-    <t>вводится с 01.01.2026г.</t>
+    <t xml:space="preserve">Приказ № 471  от 30.09.2026 г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Приказ № 471 от 30.09.2026 г. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1588,140 +1586,149 @@
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="25" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="37" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="38" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="25" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="23" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1755,59 +1762,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Процентный" xfId="1" builtinId="5"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF99FF"/>
       <color rgb="FFFFFF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1911,127 +1909,107 @@
         <row r="36">
           <cell r="D36">
             <v>132.62</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ФПС - БК"/>
       <sheetName val="ФСП - БК"/>
       <sheetName val="ФПС- ФЛ 5%"/>
       <sheetName val="ФПС- иные 20%"/>
       <sheetName val="на сайт"/>
       <sheetName val="ЛЬГОТНЫЕ для ФЛна стр-во"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
-        <row r="1">
-[...8 lines deleted...]
-        </row>
         <row r="20">
           <cell r="D20">
             <v>99</v>
           </cell>
           <cell r="F20">
             <v>56.429999999999993</v>
           </cell>
         </row>
         <row r="21">
           <cell r="D21">
             <v>166.81</v>
           </cell>
           <cell r="F21">
             <v>85.8</v>
           </cell>
         </row>
         <row r="22">
           <cell r="D22">
             <v>205.02</v>
           </cell>
           <cell r="F22">
             <v>126.57</v>
           </cell>
         </row>
         <row r="24">
           <cell r="F24">
             <v>47.976899999999993</v>
-          </cell>
-[...3 lines deleted...]
-            <v>153.88999999999999</v>
           </cell>
         </row>
         <row r="26">
           <cell r="D26">
             <v>189.67</v>
           </cell>
         </row>
         <row r="29">
           <cell r="D29">
             <v>91</v>
           </cell>
         </row>
         <row r="30">
           <cell r="D30">
             <v>248.29</v>
           </cell>
         </row>
         <row r="33">
           <cell r="D33">
             <v>102</v>
           </cell>
         </row>
         <row r="34">
           <cell r="D34">
             <v>122.39999999999999</v>
           </cell>
         </row>
         <row r="37">
           <cell r="D37">
             <v>91</v>
-          </cell>
-[...3 lines deleted...]
-            <v>248.29</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1">
         <row r="48">
           <cell r="F48">
             <v>157.93</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2300,52 +2278,52 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BW46"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="CB27" sqref="CB27"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="BY34" sqref="BY34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.25" outlineLevelRow="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.44140625" style="36" customWidth="1"/>
     <col min="2" max="2" width="20.44140625" style="36" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="36" customWidth="1"/>
     <col min="5" max="5" width="11.6640625" style="36" customWidth="1"/>
     <col min="6" max="6" width="12.5546875" style="36" customWidth="1"/>
     <col min="7" max="7" width="7.6640625" style="69" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="5.88671875" style="69" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.33203125" style="69" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="4.6640625" style="69" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6" style="69" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="4.21875" style="69" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="2.77734375" style="69" hidden="1" customWidth="1"/>
     <col min="14" max="16" width="5.5546875" style="69" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="5.6640625" style="69" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="5.5546875" style="69" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="0" style="69" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="2" style="69" hidden="1" customWidth="1"/>
     <col min="21" max="22" width="9.77734375" style="69" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.6640625" style="69" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="6.44140625" style="69" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.6640625" style="69" hidden="1" customWidth="1"/>
@@ -2931,415 +2909,415 @@
     <col min="15614" max="15614" width="11.21875" style="69" customWidth="1"/>
     <col min="15615" max="15615" width="8.88671875" style="69"/>
     <col min="15616" max="15616" width="11.21875" style="69" customWidth="1"/>
     <col min="15617" max="15864" width="8.88671875" style="69"/>
     <col min="15865" max="15865" width="13.33203125" style="69" customWidth="1"/>
     <col min="15866" max="15866" width="9.5546875" style="69" customWidth="1"/>
     <col min="15867" max="15867" width="12.77734375" style="69" customWidth="1"/>
     <col min="15868" max="15868" width="10.5546875" style="69" customWidth="1"/>
     <col min="15869" max="15869" width="10.88671875" style="69" customWidth="1"/>
     <col min="15870" max="15870" width="11.21875" style="69" customWidth="1"/>
     <col min="15871" max="15871" width="8.88671875" style="69"/>
     <col min="15872" max="15872" width="11.21875" style="69" customWidth="1"/>
     <col min="15873" max="16120" width="8.88671875" style="69"/>
     <col min="16121" max="16121" width="13.33203125" style="69" customWidth="1"/>
     <col min="16122" max="16122" width="9.5546875" style="69" customWidth="1"/>
     <col min="16123" max="16123" width="12.77734375" style="69" customWidth="1"/>
     <col min="16124" max="16124" width="10.5546875" style="69" customWidth="1"/>
     <col min="16125" max="16125" width="10.88671875" style="69" customWidth="1"/>
     <col min="16126" max="16126" width="11.21875" style="69" customWidth="1"/>
     <col min="16127" max="16127" width="8.88671875" style="69"/>
     <col min="16128" max="16128" width="11.21875" style="69" customWidth="1"/>
     <col min="16129" max="16384" width="8.88671875" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:75" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D1" s="169" t="s">
-[...3 lines deleted...]
-      <c r="F1" s="169"/>
+      <c r="D1" s="117" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
       <c r="U1" s="70">
         <f>C20+D20+E20+E21+D21+C21+C22+D22+E22+F22+F21+F25+F26+E26+E25+E24+D24+D25+D26+C26+C25+C24</f>
-        <v>3146.1651999999999</v>
+        <v>3146.9059999999999</v>
       </c>
       <c r="AK1" s="118" t="s">
         <v>38</v>
       </c>
       <c r="AL1" s="118"/>
       <c r="AS1" s="118" t="s">
         <v>44</v>
       </c>
       <c r="AT1" s="118"/>
-      <c r="BN1" s="125" t="s">
+      <c r="BN1" s="128" t="s">
         <v>48</v>
       </c>
-      <c r="BO1" s="125"/>
+      <c r="BO1" s="128"/>
       <c r="BV1" s="118" t="s">
         <v>64</v>
       </c>
       <c r="BW1" s="118"/>
     </row>
     <row r="2" spans="1:75" s="36" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D2" s="41" t="s">
         <v>24</v>
       </c>
       <c r="E2" s="72"/>
       <c r="F2" s="41"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="AJ2" s="37" t="s">
         <v>24</v>
       </c>
       <c r="AL2" s="110"/>
       <c r="AR2" s="37" t="s">
         <v>24</v>
       </c>
       <c r="AT2" s="110"/>
       <c r="BE2" s="112"/>
       <c r="BF2" s="112"/>
       <c r="BM2" s="37" t="s">
         <v>24</v>
       </c>
       <c r="BO2" s="110"/>
       <c r="BU2" s="41" t="s">
         <v>24</v>
       </c>
       <c r="BV2" s="72"/>
       <c r="BW2" s="41"/>
     </row>
     <row r="3" spans="1:75" s="36" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D3" s="41" t="s">
         <v>73</v>
       </c>
       <c r="E3" s="72"/>
       <c r="F3" s="72"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
       <c r="U3" s="74">
         <f>C29+D29+E29+E30+D30+C30+C33+C34+D33+D34+E33+E34+E37+E38+D38+D37+C37+C38</f>
-        <v>2772.1486</v>
+        <v>2821.4528</v>
       </c>
       <c r="AJ3" s="37" t="s">
         <v>27</v>
       </c>
       <c r="AR3" s="37" t="s">
         <v>41</v>
       </c>
       <c r="BE3" s="112"/>
       <c r="BF3" s="112"/>
       <c r="BM3" s="37" t="s">
         <v>49</v>
       </c>
       <c r="BU3" s="41" t="s">
         <v>49</v>
       </c>
       <c r="BV3" s="72"/>
       <c r="BW3" s="72"/>
     </row>
     <row r="4" spans="1:75" s="36" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D4" s="41"/>
       <c r="E4" s="72"/>
       <c r="F4" s="72"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="U4" s="74"/>
       <c r="AJ4" s="37"/>
       <c r="AR4" s="41" t="s">
         <v>42</v>
       </c>
       <c r="BE4" s="112"/>
       <c r="BF4" s="112"/>
       <c r="BM4" s="41"/>
       <c r="BU4" s="41"/>
       <c r="BV4" s="72"/>
       <c r="BW4" s="72"/>
     </row>
-    <row r="5" spans="1:75" s="36" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D5" s="123" t="s">
+    <row r="5" spans="1:75" s="36" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D5" s="139" t="s">
         <v>74</v>
       </c>
-      <c r="E5" s="123"/>
-      <c r="F5" s="123"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="139"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="V5" s="36" t="e">
         <f>U3/'[1]промсклад '!$U$4</f>
         <v>#REF!</v>
       </c>
-      <c r="AJ5" s="119" t="s">
+      <c r="AJ5" s="140" t="s">
         <v>28</v>
       </c>
-      <c r="AK5" s="119"/>
-[...1 lines deleted...]
-      <c r="AR5" s="119" t="s">
+      <c r="AK5" s="140"/>
+      <c r="AL5" s="140"/>
+      <c r="AR5" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="AS5" s="119"/>
-      <c r="AT5" s="119"/>
+      <c r="AS5" s="140"/>
+      <c r="AT5" s="140"/>
       <c r="BE5" s="112"/>
       <c r="BF5" s="112"/>
-      <c r="BM5" s="119" t="s">
+      <c r="BM5" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="BN5" s="119"/>
-[...1 lines deleted...]
-      <c r="BU5" s="123" t="s">
+      <c r="BN5" s="140"/>
+      <c r="BO5" s="140"/>
+      <c r="BU5" s="139" t="s">
         <v>62</v>
       </c>
-      <c r="BV5" s="123"/>
-      <c r="BW5" s="123"/>
+      <c r="BV5" s="139"/>
+      <c r="BW5" s="139"/>
     </row>
     <row r="6" spans="1:75" s="36" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D6" s="114" t="s">
-[...3 lines deleted...]
-      <c r="F6" s="114"/>
+      <c r="D6" s="121" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
       <c r="G6" s="38"/>
       <c r="H6" s="38"/>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
-      <c r="AJ6" s="115" t="s">
+      <c r="AJ6" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="AK6" s="115"/>
-[...1 lines deleted...]
-      <c r="AR6" s="126" t="s">
+      <c r="AK6" s="119"/>
+      <c r="AL6" s="119"/>
+      <c r="AR6" s="127" t="s">
         <v>40</v>
       </c>
-      <c r="AS6" s="126"/>
-      <c r="AT6" s="126"/>
+      <c r="AS6" s="127"/>
+      <c r="AT6" s="127"/>
       <c r="BE6" s="112"/>
       <c r="BF6" s="112"/>
-      <c r="BM6" s="126" t="s">
+      <c r="BM6" s="127" t="s">
         <v>61</v>
       </c>
-      <c r="BN6" s="126"/>
-[...1 lines deleted...]
-      <c r="BU6" s="127" t="s">
+      <c r="BN6" s="127"/>
+      <c r="BO6" s="127"/>
+      <c r="BU6" s="129" t="s">
         <v>61</v>
       </c>
-      <c r="BV6" s="127"/>
-      <c r="BW6" s="127"/>
+      <c r="BV6" s="129"/>
+      <c r="BW6" s="129"/>
     </row>
     <row r="7" spans="1:75" x14ac:dyDescent="0.3">
       <c r="D7" s="72"/>
       <c r="E7" s="72"/>
       <c r="F7" s="72"/>
       <c r="BU7" s="72"/>
       <c r="BV7" s="72"/>
       <c r="BW7" s="72"/>
     </row>
     <row r="8" spans="1:75" ht="22.5" x14ac:dyDescent="0.3">
-      <c r="A8" s="120" t="s">
+      <c r="A8" s="124" t="s">
         <v>77</v>
       </c>
-      <c r="B8" s="120"/>
-[...3 lines deleted...]
-      <c r="F8" s="120"/>
+      <c r="B8" s="124"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="124"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="124"/>
       <c r="G8" s="75"/>
       <c r="H8" s="75"/>
       <c r="I8" s="75"/>
       <c r="V8" s="70">
         <f>D22/D21</f>
         <v>1.2290630058149992</v>
       </c>
       <c r="W8" s="32">
         <f>X8*C13</f>
         <v>70.211999999999989</v>
       </c>
       <c r="X8" s="33">
         <v>58.51</v>
       </c>
       <c r="Y8" s="32">
         <f>X8*$E$13</f>
         <v>50.903700000000001</v>
       </c>
       <c r="Z8" s="70">
         <f>E22/E21</f>
         <v>1.2290630058149992</v>
       </c>
       <c r="AB8" s="69">
         <f>F21*Z8</f>
         <v>105.45360589892692</v>
       </c>
-      <c r="AG8" s="120" t="s">
+      <c r="AG8" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="AH8" s="120"/>
-[...4 lines deleted...]
-      <c r="AO8" s="120" t="s">
+      <c r="AH8" s="124"/>
+      <c r="AI8" s="124"/>
+      <c r="AJ8" s="124"/>
+      <c r="AK8" s="124"/>
+      <c r="AL8" s="124"/>
+      <c r="AO8" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="AP8" s="120"/>
-[...4 lines deleted...]
-      <c r="BJ8" s="120" t="s">
+      <c r="AP8" s="124"/>
+      <c r="AQ8" s="124"/>
+      <c r="AR8" s="124"/>
+      <c r="AS8" s="124"/>
+      <c r="AT8" s="124"/>
+      <c r="BJ8" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="BK8" s="120"/>
-[...4 lines deleted...]
-      <c r="BR8" s="120" t="s">
+      <c r="BK8" s="124"/>
+      <c r="BL8" s="124"/>
+      <c r="BM8" s="124"/>
+      <c r="BN8" s="124"/>
+      <c r="BO8" s="124"/>
+      <c r="BR8" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="BS8" s="120"/>
-[...3 lines deleted...]
-      <c r="BW8" s="120"/>
+      <c r="BS8" s="124"/>
+      <c r="BT8" s="124"/>
+      <c r="BU8" s="124"/>
+      <c r="BV8" s="124"/>
+      <c r="BW8" s="124"/>
     </row>
     <row r="9" spans="1:75" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="124" t="s">
+      <c r="A9" s="122" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="124"/>
-[...3 lines deleted...]
-      <c r="F9" s="124"/>
+      <c r="B9" s="122"/>
+      <c r="C9" s="122"/>
+      <c r="D9" s="122"/>
+      <c r="E9" s="122"/>
+      <c r="F9" s="122"/>
       <c r="G9" s="76"/>
       <c r="H9" s="76"/>
       <c r="I9" s="76"/>
       <c r="W9" s="33">
         <v>105.71</v>
       </c>
       <c r="X9" s="32">
         <f>W9/C13</f>
         <v>88.091666666666669</v>
       </c>
       <c r="Y9" s="32">
         <f>X9*$E$13</f>
         <v>76.639750000000006</v>
       </c>
-      <c r="AG9" s="113" t="s">
+      <c r="AG9" s="120" t="s">
         <v>22</v>
       </c>
-      <c r="AH9" s="113"/>
-[...4 lines deleted...]
-      <c r="AO9" s="113" t="s">
+      <c r="AH9" s="120"/>
+      <c r="AI9" s="120"/>
+      <c r="AJ9" s="120"/>
+      <c r="AK9" s="120"/>
+      <c r="AL9" s="120"/>
+      <c r="AO9" s="120" t="s">
         <v>22</v>
       </c>
-      <c r="AP9" s="113"/>
-[...4 lines deleted...]
-      <c r="BJ9" s="113" t="s">
+      <c r="AP9" s="120"/>
+      <c r="AQ9" s="120"/>
+      <c r="AR9" s="120"/>
+      <c r="AS9" s="120"/>
+      <c r="AT9" s="120"/>
+      <c r="BJ9" s="120" t="s">
         <v>22</v>
       </c>
-      <c r="BK9" s="113"/>
-[...4 lines deleted...]
-      <c r="BR9" s="113" t="s">
+      <c r="BK9" s="120"/>
+      <c r="BL9" s="120"/>
+      <c r="BM9" s="120"/>
+      <c r="BN9" s="120"/>
+      <c r="BO9" s="120"/>
+      <c r="BR9" s="120" t="s">
         <v>22</v>
       </c>
-      <c r="BS9" s="113"/>
-[...3 lines deleted...]
-      <c r="BW9" s="113"/>
+      <c r="BS9" s="120"/>
+      <c r="BT9" s="120"/>
+      <c r="BU9" s="120"/>
+      <c r="BV9" s="120"/>
+      <c r="BW9" s="120"/>
     </row>
     <row r="10" spans="1:75" s="78" customFormat="1" ht="41.45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="128" t="s">
+      <c r="A10" s="123" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="128"/>
-[...3 lines deleted...]
-      <c r="F10" s="128"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="123"/>
+      <c r="D10" s="123"/>
+      <c r="E10" s="123"/>
+      <c r="F10" s="123"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="W10" s="32">
         <f>X10*C13</f>
         <v>70.206896551724128</v>
       </c>
       <c r="X10" s="32">
         <f>Y10/E13</f>
         <v>58.505747126436781</v>
       </c>
       <c r="Y10" s="33">
         <v>50.9</v>
       </c>
-      <c r="AG10" s="129" t="s">
+      <c r="AG10" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="AH10" s="129"/>
-[...4 lines deleted...]
-      <c r="AO10" s="129" t="s">
+      <c r="AH10" s="116"/>
+      <c r="AI10" s="116"/>
+      <c r="AJ10" s="116"/>
+      <c r="AK10" s="116"/>
+      <c r="AL10" s="116"/>
+      <c r="AO10" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="AP10" s="129"/>
-[...3 lines deleted...]
-      <c r="AT10" s="129"/>
+      <c r="AP10" s="116"/>
+      <c r="AQ10" s="116"/>
+      <c r="AR10" s="116"/>
+      <c r="AS10" s="116"/>
+      <c r="AT10" s="116"/>
       <c r="BE10" s="79"/>
       <c r="BF10" s="79"/>
-      <c r="BJ10" s="129" t="s">
+      <c r="BJ10" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="BK10" s="129"/>
-[...4 lines deleted...]
-      <c r="BR10" s="129" t="s">
+      <c r="BK10" s="116"/>
+      <c r="BL10" s="116"/>
+      <c r="BM10" s="116"/>
+      <c r="BN10" s="116"/>
+      <c r="BO10" s="116"/>
+      <c r="BR10" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="BS10" s="129"/>
-[...3 lines deleted...]
-      <c r="BW10" s="129"/>
+      <c r="BS10" s="116"/>
+      <c r="BT10" s="116"/>
+      <c r="BU10" s="116"/>
+      <c r="BV10" s="116"/>
+      <c r="BW10" s="116"/>
     </row>
     <row r="11" spans="1:75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="AI11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
       <c r="AL11" s="14"/>
       <c r="AQ11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AR11" s="14"/>
       <c r="AS11" s="14"/>
       <c r="AT11" s="14"/>
       <c r="BL11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BM11" s="14"/>
       <c r="BN11" s="14"/>
@@ -3459,73 +3437,73 @@
       </c>
       <c r="BM13" s="17">
         <v>1</v>
       </c>
       <c r="BN13" s="17">
         <v>0.87</v>
       </c>
       <c r="BO13" s="17">
         <v>0.56999999999999995</v>
       </c>
       <c r="BS13" s="80"/>
       <c r="BT13" s="17">
         <v>1.2</v>
       </c>
       <c r="BU13" s="17">
         <v>1</v>
       </c>
       <c r="BV13" s="17">
         <v>0.87</v>
       </c>
       <c r="BW13" s="17">
         <v>0.56999999999999995</v>
       </c>
     </row>
     <row r="14" spans="1:75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="130"/>
-[...1 lines deleted...]
-      <c r="D14" s="130"/>
+      <c r="B14" s="141"/>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="AH14" s="80"/>
       <c r="AI14" s="24"/>
       <c r="AJ14" s="24"/>
       <c r="AK14" s="24"/>
       <c r="AL14" s="24"/>
       <c r="AP14" s="80"/>
       <c r="AQ14" s="24"/>
       <c r="AR14" s="24"/>
       <c r="AS14" s="24"/>
       <c r="AT14" s="24"/>
-      <c r="BK14" s="130"/>
-[...1 lines deleted...]
-      <c r="BM14" s="130"/>
+      <c r="BK14" s="141"/>
+      <c r="BL14" s="141"/>
+      <c r="BM14" s="141"/>
       <c r="BN14" s="24"/>
       <c r="BO14" s="24"/>
-      <c r="BS14" s="130"/>
-[...1 lines deleted...]
-      <c r="BU14" s="130"/>
+      <c r="BS14" s="141"/>
+      <c r="BT14" s="141"/>
+      <c r="BU14" s="141"/>
       <c r="BV14" s="24"/>
       <c r="BW14" s="24"/>
     </row>
     <row r="15" spans="1:75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="B15" s="108"/>
       <c r="C15" s="108"/>
       <c r="D15" s="108"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="AH15" s="80"/>
       <c r="AI15" s="24"/>
       <c r="AJ15" s="24"/>
       <c r="AK15" s="24"/>
       <c r="AL15" s="24"/>
       <c r="AP15" s="80"/>
       <c r="AQ15" s="24"/>
       <c r="AR15" s="24"/>
       <c r="AS15" s="24"/>
       <c r="AT15" s="24"/>
       <c r="BK15" s="108"/>
       <c r="BL15" s="108"/>
       <c r="BM15" s="108"/>
       <c r="BN15" s="24"/>
       <c r="BO15" s="24"/>
       <c r="BS15" s="108"/>
@@ -3586,336 +3564,336 @@
         <v>5</v>
       </c>
       <c r="AP17" s="81"/>
       <c r="AQ17" s="81"/>
       <c r="AR17" s="81"/>
       <c r="AS17" s="81"/>
       <c r="AT17" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BK17" s="81"/>
       <c r="BL17" s="81"/>
       <c r="BM17" s="81"/>
       <c r="BN17" s="81"/>
       <c r="BO17" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BS17" s="81"/>
       <c r="BT17" s="81"/>
       <c r="BU17" s="81"/>
       <c r="BV17" s="81"/>
       <c r="BW17" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:75" s="82" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="131" t="s">
+      <c r="A18" s="130" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="107" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="4"/>
       <c r="M18" s="82" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="83">
         <f>(C20+D20+E20+F21+E21+D21+C21+C22+D22+E22+F22+F25+F26+E26+E25+E24+D24+D25+D26+C26+C25+C24+22.33+27.73)/24</f>
-        <v>133.17605</v>
+        <v>133.20691666666667</v>
       </c>
       <c r="O18" s="84">
         <f>(C20+D20+E20+C24+D24+E24+22.33+27.73)/8</f>
         <v>76.54898750000001</v>
       </c>
       <c r="P18" s="84">
         <f>(C21+D21+E21+F21+F25+E25+D25+C25)/8</f>
-        <v>142.16862499999999</v>
+        <v>142.26122499999997</v>
       </c>
       <c r="Q18" s="84">
         <f>(C22+D22+E22+F22+F26+E26+D26+C26)/8</f>
         <v>180.81053749999998</v>
       </c>
       <c r="R18" s="83">
         <f>(O18+P18+Q18)/3</f>
-        <v>133.17605</v>
+        <v>133.20691666666664</v>
       </c>
       <c r="AD18" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="AG18" s="131" t="s">
+      <c r="AG18" s="130" t="s">
         <v>6</v>
       </c>
       <c r="AH18" s="107" t="s">
         <v>7</v>
       </c>
       <c r="AI18" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AJ18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AK18" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AL18" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AO18" s="131" t="s">
+      <c r="AO18" s="130" t="s">
         <v>6</v>
       </c>
       <c r="AP18" s="107" t="s">
         <v>7</v>
       </c>
       <c r="AQ18" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AS18" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AT18" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BJ18" s="131" t="s">
+      <c r="BJ18" s="130" t="s">
         <v>6</v>
       </c>
       <c r="BK18" s="107" t="s">
         <v>7</v>
       </c>
       <c r="BL18" s="19" t="s">
         <v>1</v>
       </c>
       <c r="BM18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BN18" s="19" t="s">
         <v>3</v>
       </c>
       <c r="BO18" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BR18" s="131" t="s">
+      <c r="BR18" s="130" t="s">
         <v>6</v>
       </c>
       <c r="BS18" s="107" t="s">
         <v>7</v>
       </c>
       <c r="BT18" s="19" t="s">
         <v>1</v>
       </c>
       <c r="BU18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="BV18" s="19" t="s">
         <v>3</v>
       </c>
       <c r="BW18" s="19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:75" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="132"/>
+      <c r="A19" s="131"/>
       <c r="B19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="85"/>
       <c r="H19" s="85"/>
       <c r="M19" s="71" t="s">
         <v>31</v>
       </c>
       <c r="N19" s="86">
         <f>(C29+C30+D30+D29+E29+E30+E33+E34+D34+D33+C33+C34+C37+C38+D37+D38+E37+E38+20.74+59.49+19.16+38.7+53.52)/23</f>
-        <v>128.85906956521737</v>
+        <v>131.00273043478259</v>
       </c>
       <c r="O19" s="87">
         <f>(20.74+19.16)/2</f>
         <v>19.95</v>
       </c>
       <c r="P19" s="88">
         <f>(C29+D29+E29+E33+D33+C33+C37+D37+E37+38.7)/10</f>
         <v>91.058000000000007</v>
       </c>
       <c r="Q19" s="88">
         <f>(C30+D30+E30+E34+D34+C34+C38+D38+E38+59.49+0+53.52)/11</f>
-        <v>183.02532727272722</v>
+        <v>187.50752727272729</v>
       </c>
       <c r="R19" s="83">
         <f>(O19+P19+Q19)/3</f>
-        <v>98.011109090909073</v>
-[...1 lines deleted...]
-      <c r="AG19" s="132"/>
+        <v>99.50517575757577</v>
+      </c>
+      <c r="AG19" s="131"/>
       <c r="AH19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AI19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="AJ19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="AL19" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="AO19" s="132"/>
+      <c r="AO19" s="131"/>
       <c r="AP19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AQ19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="AR19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="AS19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="AT19" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="BJ19" s="132"/>
+      <c r="BJ19" s="131"/>
       <c r="BK19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="BL19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="BM19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="BN19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="BO19" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="BR19" s="132"/>
+      <c r="BR19" s="131"/>
       <c r="BS19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="BT19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="BU19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="BV19" s="21" t="s">
         <v>10</v>
       </c>
       <c r="BW19" s="26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="121" t="s">
+      <c r="A20" s="132" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="170">
+      <c r="C20" s="113">
         <f>D20*$C$13</f>
         <v>118.8</v>
       </c>
-      <c r="D20" s="170">
+      <c r="D20" s="113">
         <v>99</v>
       </c>
-      <c r="E20" s="170">
+      <c r="E20" s="113">
         <f>D20*$E$13</f>
         <v>86.13</v>
       </c>
       <c r="F20" s="94">
         <f>D20*57%</f>
         <v>56.429999999999993</v>
       </c>
       <c r="G20" s="89">
         <v>0.1</v>
       </c>
       <c r="H20" s="90"/>
       <c r="J20" s="91">
         <v>0.75</v>
       </c>
       <c r="R20" s="88">
         <f>(R18+R19)/2</f>
-        <v>115.59357954545453</v>
+        <v>116.35604621212121</v>
       </c>
       <c r="U20" s="69">
         <f>D20/'[2]промсклад '!$D$18*100-100</f>
         <v>-7.6234020714752262</v>
       </c>
-      <c r="AG20" s="133" t="s">
+      <c r="AG20" s="134" t="s">
         <v>12</v>
       </c>
       <c r="AH20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AI20" s="29">
         <f>AJ20*$C$13</f>
         <v>128.60399999999998</v>
       </c>
       <c r="AJ20" s="29">
         <v>107.17</v>
       </c>
       <c r="AK20" s="29">
         <f>AJ20*$E$13</f>
         <v>93.237899999999996</v>
       </c>
       <c r="AL20" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AO20" s="133" t="s">
+      <c r="AO20" s="134" t="s">
         <v>12</v>
       </c>
       <c r="AP20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AQ20" s="29">
         <f>AR20*$C$13</f>
         <v>247.79999999999998</v>
       </c>
       <c r="AR20" s="28">
         <f>AR21*0.5</f>
         <v>206.5</v>
       </c>
       <c r="AS20" s="29">
         <f>AR20*$E$13+0.34</f>
         <v>179.995</v>
       </c>
       <c r="AT20" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AV20" s="70">
         <f>C20-AQ20</f>
         <v>-129</v>
       </c>
       <c r="AW20" s="70">
@@ -3927,2471 +3905,2470 @@
         <v>-93.865000000000009</v>
       </c>
       <c r="AY20" s="70" t="e">
         <f t="shared" si="0"/>
         <v>#VALUE!</v>
       </c>
       <c r="BA20" s="70">
         <f>(C21+C20+C22+D22+D21+D20+E20+E21+E22+F22+F21)/11</f>
         <v>150.71073636363639</v>
       </c>
       <c r="BB20" s="70">
         <f>(AR20+AQ20+AQ21+AQ22+AR22+AR21+AS22+AS21+AS20+AT21+AT22)/11</f>
         <v>366.78090909090906</v>
       </c>
       <c r="BC20" s="70">
         <f>BA20-BB20</f>
         <v>-216.07017272727268</v>
       </c>
       <c r="BE20" s="71">
         <v>0.75</v>
       </c>
       <c r="BF20" s="71" t="s">
         <v>69</v>
       </c>
       <c r="BG20" s="70"/>
-      <c r="BJ20" s="133" t="s">
+      <c r="BJ20" s="134" t="s">
         <v>12</v>
       </c>
       <c r="BK20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="BL20" s="57">
         <f>BM20*$C$13</f>
         <v>162</v>
       </c>
       <c r="BM20" s="58">
         <v>135</v>
       </c>
       <c r="BN20" s="57">
         <f>BM20*$E$13+0.05</f>
         <v>117.5</v>
       </c>
       <c r="BO20" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="BR20" s="133" t="s">
+      <c r="BR20" s="134" t="s">
         <v>63</v>
       </c>
       <c r="BS20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="BT20" s="29">
         <f>BU20*$C$13</f>
         <v>62.4</v>
       </c>
       <c r="BU20" s="29">
         <f>BU21*75%+0.25</f>
         <v>52</v>
       </c>
       <c r="BV20" s="29">
         <f>BU20*$E$13+0.06</f>
         <v>45.300000000000004</v>
       </c>
       <c r="BW20" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="122"/>
+      <c r="A21" s="133"/>
       <c r="B21" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="170">
+      <c r="C21" s="113">
         <f>D21*$C$13</f>
         <v>200.172</v>
       </c>
-      <c r="D21" s="171">
+      <c r="D21" s="114">
         <v>166.81</v>
       </c>
-      <c r="E21" s="170">
+      <c r="E21" s="113">
         <f>D21*$E$13</f>
         <v>145.12469999999999</v>
       </c>
-      <c r="F21" s="171">
+      <c r="F21" s="114">
         <v>85.8</v>
       </c>
       <c r="G21" s="89">
         <v>0.7</v>
       </c>
       <c r="H21" s="90"/>
       <c r="U21" s="92">
         <f>D21/'[2]промсклад '!$D$19*100-100</f>
         <v>-9.7885457790276291</v>
       </c>
       <c r="AA21" s="93"/>
       <c r="AB21" s="93"/>
       <c r="AC21" s="93"/>
       <c r="AD21" s="93">
         <f>D21*F13</f>
         <v>95.081699999999998</v>
       </c>
       <c r="AE21" s="93"/>
       <c r="AF21" s="93"/>
-      <c r="AG21" s="134"/>
+      <c r="AG21" s="135"/>
       <c r="AH21" s="28" t="s">
         <v>15</v>
       </c>
       <c r="AI21" s="27">
         <f>AJ21*$C$13</f>
         <v>253.96799999999996</v>
       </c>
       <c r="AJ21" s="27">
         <v>211.64</v>
       </c>
       <c r="AK21" s="27">
         <f>AJ21*$E$13</f>
         <v>184.12679999999997</v>
       </c>
       <c r="AL21" s="27">
         <v>137.49</v>
       </c>
-      <c r="AO21" s="134"/>
+      <c r="AO21" s="135"/>
       <c r="AP21" s="28" t="s">
         <v>15</v>
       </c>
       <c r="AQ21" s="29">
         <f>AR21*$C$13</f>
         <v>495.59999999999997</v>
       </c>
       <c r="AR21" s="35">
         <v>413</v>
       </c>
       <c r="AS21" s="29">
         <f>AR21*$E$13+0.19</f>
         <v>359.5</v>
       </c>
       <c r="AT21" s="35">
         <v>294</v>
       </c>
       <c r="AV21" s="70">
         <f t="shared" ref="AV21:AV22" si="1">C21-AQ21</f>
         <v>-295.428</v>
       </c>
       <c r="AW21" s="70">
         <f t="shared" si="0"/>
         <v>-246.19</v>
       </c>
       <c r="AX21" s="70">
         <f t="shared" si="0"/>
         <v>-214.37530000000001</v>
       </c>
       <c r="AY21" s="70">
         <f t="shared" si="0"/>
         <v>-208.2</v>
       </c>
       <c r="BE21" s="71" t="s">
         <v>70</v>
       </c>
       <c r="BF21" s="86">
         <f>D21*57%</f>
         <v>95.081699999999998</v>
       </c>
-      <c r="BJ21" s="134"/>
+      <c r="BJ21" s="135"/>
       <c r="BK21" s="28" t="s">
         <v>15</v>
       </c>
       <c r="BL21" s="57">
         <f>BM21*$C$13</f>
         <v>307.2</v>
       </c>
       <c r="BM21" s="59">
         <v>256</v>
       </c>
       <c r="BN21" s="57">
         <f>BM21*$E$13+0.08</f>
         <v>222.8</v>
       </c>
       <c r="BO21" s="59">
         <v>163</v>
       </c>
-      <c r="BR21" s="134"/>
+      <c r="BR21" s="135"/>
       <c r="BS21" s="28" t="s">
         <v>15</v>
       </c>
       <c r="BT21" s="29">
         <f>BU21*$C$13</f>
         <v>82.8</v>
       </c>
       <c r="BU21" s="35">
         <v>69</v>
       </c>
       <c r="BV21" s="29">
         <f>BU21*$E$13-0.03</f>
         <v>60</v>
       </c>
       <c r="BW21" s="35">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="122"/>
+      <c r="A22" s="133"/>
       <c r="B22" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="170">
+      <c r="C22" s="113">
         <f>D22*$C$13</f>
         <v>246.024</v>
       </c>
-      <c r="D22" s="171">
+      <c r="D22" s="114">
         <v>205.02</v>
       </c>
-      <c r="E22" s="170">
+      <c r="E22" s="113">
         <f>D22*$E$13</f>
         <v>178.3674</v>
       </c>
-      <c r="F22" s="171">
+      <c r="F22" s="114">
         <v>126.57</v>
       </c>
       <c r="G22" s="89">
         <f>1-G20-G21</f>
         <v>0.20000000000000007</v>
       </c>
       <c r="H22" s="90"/>
       <c r="J22" s="91">
         <v>1.4</v>
       </c>
       <c r="U22" s="70">
         <f>D22/'[2]промсклад '!$D$20*100-100</f>
         <v>-18.269882399840526</v>
       </c>
       <c r="AA22" s="93">
         <f>D22/D21</f>
         <v>1.2290630058149992</v>
       </c>
       <c r="AB22" s="93"/>
       <c r="AC22" s="93"/>
       <c r="AD22" s="93">
         <f>D22*F13</f>
         <v>116.86139999999999</v>
       </c>
       <c r="AE22" s="93"/>
       <c r="AF22" s="93"/>
-      <c r="AG22" s="134"/>
+      <c r="AG22" s="135"/>
       <c r="AH22" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AI22" s="27">
         <f>AJ22*$C$13</f>
         <v>307.33199999999999</v>
       </c>
       <c r="AJ22" s="27">
         <v>256.11</v>
       </c>
       <c r="AK22" s="27">
         <f>AJ22*$E$13</f>
         <v>222.81570000000002</v>
       </c>
       <c r="AL22" s="27">
         <v>159.68</v>
       </c>
-      <c r="AO22" s="134"/>
+      <c r="AO22" s="135"/>
       <c r="AP22" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AQ22" s="29">
         <f>AR22*$C$13</f>
         <v>580.19999999999993</v>
       </c>
       <c r="AR22" s="28">
         <v>483.5</v>
       </c>
       <c r="AS22" s="28">
         <f>AR22*$E$13+0.35+30</f>
         <v>450.995</v>
       </c>
       <c r="AT22" s="28">
         <v>323.5</v>
       </c>
       <c r="AV22" s="70">
         <f t="shared" si="1"/>
         <v>-334.17599999999993</v>
       </c>
       <c r="AW22" s="70">
         <f t="shared" si="0"/>
         <v>-278.48</v>
       </c>
       <c r="AX22" s="70">
         <f t="shared" si="0"/>
         <v>-272.62760000000003</v>
       </c>
       <c r="AY22" s="70">
         <f t="shared" si="0"/>
         <v>-196.93</v>
       </c>
       <c r="BE22" s="71">
         <v>1.4</v>
       </c>
       <c r="BF22" s="86">
         <f>D22*57%</f>
         <v>116.86139999999999</v>
       </c>
-      <c r="BJ22" s="134"/>
+      <c r="BJ22" s="135"/>
       <c r="BK22" s="28" t="s">
         <v>16</v>
       </c>
       <c r="BL22" s="57">
         <f>BM22*$C$13</f>
         <v>361.2</v>
       </c>
       <c r="BM22" s="58">
         <v>301</v>
       </c>
       <c r="BN22" s="58">
         <f>BM22*$E$13+0.03</f>
         <v>261.89999999999998</v>
       </c>
       <c r="BO22" s="58">
         <v>194</v>
       </c>
-      <c r="BR22" s="134"/>
+      <c r="BR22" s="135"/>
       <c r="BS22" s="28" t="s">
         <v>16</v>
       </c>
       <c r="BT22" s="29">
         <f>BU22*$C$13</f>
         <v>124.19999999999999</v>
       </c>
       <c r="BU22" s="28">
         <v>103.5</v>
       </c>
       <c r="BV22" s="29">
         <f>BU22*$E$13-0.05</f>
         <v>89.995000000000005</v>
       </c>
       <c r="BW22" s="28">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="135"/>
-[...4 lines deleted...]
-      <c r="F23" s="136"/>
+      <c r="A23" s="125"/>
+      <c r="B23" s="126"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
       <c r="G23" s="92"/>
       <c r="H23" s="92"/>
       <c r="U23" s="70"/>
       <c r="AA23" s="93"/>
       <c r="AB23" s="93"/>
       <c r="AC23" s="93"/>
       <c r="AD23" s="93"/>
       <c r="AE23" s="93"/>
       <c r="AF23" s="93"/>
-      <c r="AG23" s="135"/>
-[...10 lines deleted...]
-      <c r="AT23" s="136"/>
+      <c r="AG23" s="125"/>
+      <c r="AH23" s="126"/>
+      <c r="AI23" s="126"/>
+      <c r="AJ23" s="126"/>
+      <c r="AK23" s="126"/>
+      <c r="AL23" s="126"/>
+      <c r="AO23" s="125"/>
+      <c r="AP23" s="126"/>
+      <c r="AQ23" s="126"/>
+      <c r="AR23" s="126"/>
+      <c r="AS23" s="126"/>
+      <c r="AT23" s="126"/>
       <c r="BF23" s="86"/>
-      <c r="BJ23" s="135"/>
-[...10 lines deleted...]
-      <c r="BW23" s="136"/>
+      <c r="BJ23" s="125"/>
+      <c r="BK23" s="126"/>
+      <c r="BL23" s="126"/>
+      <c r="BM23" s="126"/>
+      <c r="BN23" s="126"/>
+      <c r="BO23" s="126"/>
+      <c r="BR23" s="125"/>
+      <c r="BS23" s="126"/>
+      <c r="BT23" s="126"/>
+      <c r="BU23" s="126"/>
+      <c r="BV23" s="126"/>
+      <c r="BW23" s="126"/>
     </row>
     <row r="24" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="121" t="s">
+      <c r="A24" s="132" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="170">
+      <c r="C24" s="113">
         <f>D24*$C$13</f>
         <v>101.004</v>
       </c>
-      <c r="D24" s="170">
+      <c r="D24" s="113">
         <v>84.17</v>
       </c>
-      <c r="E24" s="170">
+      <c r="E24" s="113">
         <f>D24*$E$13</f>
         <v>73.227900000000005</v>
       </c>
       <c r="F24" s="94">
         <f>D24*57%</f>
         <v>47.976899999999993</v>
       </c>
       <c r="G24" s="89">
         <v>0.1</v>
       </c>
       <c r="H24" s="92"/>
       <c r="J24" s="70">
         <f>D24/D25</f>
-        <v>0.54694911950094227</v>
+        <v>0.54609745020437295</v>
       </c>
       <c r="U24" s="92">
         <f>D24/'[2]промсклад '!$D$22*100-100</f>
         <v>-0.54354247902634256</v>
       </c>
       <c r="V24" s="69">
         <f>V25+V26+V27</f>
         <v>250</v>
       </c>
       <c r="Z24" s="69">
         <f>AB24/V24</f>
         <v>109.908</v>
       </c>
       <c r="AA24" s="93"/>
       <c r="AB24" s="93">
         <f>AB25+AB26+AB27</f>
         <v>27477</v>
       </c>
       <c r="AC24" s="93"/>
       <c r="AD24" s="93"/>
       <c r="AE24" s="93"/>
       <c r="AF24" s="93"/>
-      <c r="AG24" s="133" t="s">
+      <c r="AG24" s="134" t="s">
         <v>17</v>
       </c>
       <c r="AH24" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AI24" s="29">
         <f>AJ24*$C$13</f>
         <v>117.036</v>
       </c>
       <c r="AJ24" s="27">
         <v>97.53</v>
       </c>
       <c r="AK24" s="29">
         <f>AJ24*$E$13</f>
         <v>84.851100000000002</v>
       </c>
       <c r="AL24" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AO24" s="133" t="s">
+      <c r="AO24" s="134" t="s">
         <v>17</v>
       </c>
       <c r="AP24" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AQ24" s="29">
         <f>AR24*$C$13</f>
         <v>257.39999999999998</v>
       </c>
       <c r="AR24" s="28">
         <f>AR25*0.5+0.25</f>
         <v>214.5</v>
       </c>
       <c r="AS24" s="29">
         <f>AR24*$E$13+0.38</f>
         <v>186.995</v>
       </c>
       <c r="AT24" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AV24" s="70">
         <f>C24-AQ24</f>
         <v>-156.39599999999996</v>
       </c>
       <c r="AW24" s="70">
         <f t="shared" ref="AW24:AY26" si="2">D24-AR24</f>
         <v>-130.32999999999998</v>
       </c>
       <c r="AX24" s="70">
         <f t="shared" si="2"/>
         <v>-113.7671</v>
       </c>
       <c r="AY24" s="70" t="e">
         <f t="shared" si="2"/>
         <v>#VALUE!</v>
       </c>
       <c r="BA24" s="70">
         <f>(C25+C24+C26+D26+D25+D24+E24+E25+E26+F26+F25)/11</f>
-        <v>135.30428181818181</v>
+        <v>135.37162727272724</v>
       </c>
       <c r="BB24" s="70">
         <f>(AR24+AQ24+AQ25+AQ26+AR26+AR25+AS26+AS25+AS24+AT25+AT26)/11</f>
         <v>366.53545454545451</v>
       </c>
       <c r="BC24" s="70">
         <f>BA24-BB24</f>
-        <v>-231.23117272727271</v>
+        <v>-231.16382727272727</v>
       </c>
       <c r="BF24" s="86"/>
-      <c r="BJ24" s="133" t="s">
+      <c r="BJ24" s="134" t="s">
         <v>17</v>
       </c>
       <c r="BK24" s="30" t="s">
         <v>13</v>
       </c>
       <c r="BL24" s="57">
         <f>BM24*$C$13</f>
         <v>165.6</v>
       </c>
       <c r="BM24" s="58">
         <v>138</v>
       </c>
       <c r="BN24" s="57">
         <f>BM24*$E$13-0.06</f>
         <v>120</v>
       </c>
       <c r="BO24" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="BR24" s="133" t="s">
+      <c r="BR24" s="134" t="s">
         <v>17</v>
       </c>
       <c r="BS24" s="30" t="s">
         <v>13</v>
       </c>
       <c r="BT24" s="29">
         <f>BU24*$C$13</f>
         <v>78.3</v>
       </c>
       <c r="BU24" s="29">
         <f>BU25*75%</f>
         <v>65.25</v>
       </c>
       <c r="BV24" s="29">
         <f>BU24*$E$13</f>
         <v>56.767499999999998</v>
       </c>
       <c r="BW24" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="122"/>
+      <c r="A25" s="133"/>
       <c r="B25" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="170">
-[...6 lines deleted...]
-      <c r="E25" s="170">
+      <c r="C25" s="113">
+        <v>184.96</v>
+      </c>
+      <c r="D25" s="114">
+        <v>154.13</v>
+      </c>
+      <c r="E25" s="113">
         <f>D25*$E$13</f>
-        <v>133.8843</v>
-[...1 lines deleted...]
-      <c r="F25" s="171">
+        <v>134.09309999999999</v>
+      </c>
+      <c r="F25" s="114">
         <v>67</v>
       </c>
       <c r="G25" s="89">
         <v>0.7</v>
       </c>
       <c r="H25" s="92"/>
       <c r="J25" s="70"/>
       <c r="T25" s="69" t="s">
         <v>34</v>
       </c>
       <c r="U25" s="92">
         <f>D25/'[2]промсклад '!$D$23*100-100</f>
-        <v>-18.795841908078742</v>
+        <v>-18.669199514537496</v>
       </c>
       <c r="V25" s="69">
         <v>20</v>
       </c>
       <c r="Z25" s="69">
         <v>160</v>
       </c>
       <c r="AA25" s="93"/>
       <c r="AB25" s="93">
         <f>Z25*V25</f>
         <v>3200</v>
       </c>
       <c r="AC25" s="93"/>
       <c r="AD25" s="93"/>
       <c r="AE25" s="93"/>
       <c r="AF25" s="93"/>
-      <c r="AG25" s="134"/>
+      <c r="AG25" s="135"/>
       <c r="AH25" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AI25" s="29">
         <f>AJ25*$C$13</f>
         <v>240.636</v>
       </c>
       <c r="AJ25" s="27">
         <v>200.53</v>
       </c>
       <c r="AK25" s="29">
         <f>AJ25*$E$13</f>
         <v>174.46109999999999</v>
       </c>
       <c r="AL25" s="27">
         <v>128.61000000000001</v>
       </c>
-      <c r="AO25" s="134"/>
+      <c r="AO25" s="135"/>
       <c r="AP25" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AQ25" s="29">
         <f>AR25*$C$13</f>
         <v>514.19999999999993</v>
       </c>
       <c r="AR25" s="28">
         <v>428.5</v>
       </c>
       <c r="AS25" s="29">
         <f>AR25*$E$13+0.2</f>
         <v>372.995</v>
       </c>
       <c r="AT25" s="28">
         <v>271</v>
       </c>
       <c r="AV25" s="70">
         <f t="shared" ref="AV25:AV26" si="3">C25-AQ25</f>
-        <v>-329.53199999999993</v>
+        <v>-329.2399999999999</v>
       </c>
       <c r="AW25" s="70">
         <f t="shared" si="2"/>
-        <v>-274.61</v>
+        <v>-274.37</v>
       </c>
       <c r="AX25" s="70">
         <f t="shared" si="2"/>
-        <v>-239.11070000000001</v>
+        <v>-238.90190000000001</v>
       </c>
       <c r="AY25" s="70">
         <f t="shared" si="2"/>
         <v>-204</v>
       </c>
       <c r="BF25" s="86">
         <f>D25*57%</f>
-        <v>87.71729999999998</v>
-[...1 lines deleted...]
-      <c r="BJ25" s="134"/>
+        <v>87.854099999999988</v>
+      </c>
+      <c r="BJ25" s="135"/>
       <c r="BK25" s="30" t="s">
         <v>15</v>
       </c>
       <c r="BL25" s="57">
         <f>BM25*$C$13</f>
         <v>242.39999999999998</v>
       </c>
       <c r="BM25" s="58">
         <v>202</v>
       </c>
       <c r="BN25" s="57">
         <f>BM25*$E$13+0.06</f>
         <v>175.8</v>
       </c>
       <c r="BO25" s="58">
         <v>130</v>
       </c>
-      <c r="BR25" s="134"/>
+      <c r="BR25" s="135"/>
       <c r="BS25" s="30" t="s">
         <v>15</v>
       </c>
       <c r="BT25" s="29">
         <f>BU25*$C$13</f>
         <v>104.39999999999999</v>
       </c>
       <c r="BU25" s="29">
         <f>BU26/1.4</f>
         <v>87</v>
       </c>
       <c r="BV25" s="29">
         <f>BU25*$E$13</f>
         <v>75.69</v>
       </c>
       <c r="BW25" s="28">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="122"/>
+      <c r="A26" s="133"/>
       <c r="B26" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="171">
+      <c r="C26" s="114">
         <v>232.82</v>
       </c>
-      <c r="D26" s="171">
+      <c r="D26" s="114">
         <v>189.67</v>
       </c>
-      <c r="E26" s="170">
+      <c r="E26" s="113">
         <f>D26*$E$13</f>
         <v>165.0129</v>
       </c>
-      <c r="F26" s="171">
+      <c r="F26" s="114">
         <v>103</v>
       </c>
       <c r="G26" s="89">
         <f>1-G24-G25</f>
         <v>0.20000000000000007</v>
       </c>
       <c r="H26" s="92"/>
       <c r="J26" s="70">
         <f>D26/D25</f>
-        <v>1.2325037364351161</v>
+        <v>1.2305845714656458</v>
       </c>
       <c r="T26" s="69" t="s">
         <v>35</v>
       </c>
       <c r="U26" s="69">
         <f>D26/'[2]промсклад '!$D$24*100-100</f>
         <v>-24.886143123044633</v>
       </c>
       <c r="V26" s="69">
         <v>130</v>
       </c>
       <c r="Z26" s="69">
         <v>130</v>
       </c>
       <c r="AA26" s="93">
         <f>D26/D25</f>
-        <v>1.2325037364351161</v>
+        <v>1.2305845714656458</v>
       </c>
       <c r="AB26" s="93">
         <f>Z26*V26</f>
         <v>16900</v>
       </c>
-      <c r="AG26" s="134"/>
+      <c r="AG26" s="135"/>
       <c r="AH26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AI26" s="29">
         <f>AJ26*$C$13</f>
         <v>303.012</v>
       </c>
       <c r="AJ26" s="35">
         <v>252.51</v>
       </c>
       <c r="AK26" s="29">
         <f>AJ26*$E$13</f>
         <v>219.68369999999999</v>
       </c>
       <c r="AL26" s="35">
         <v>158.85</v>
       </c>
-      <c r="AO26" s="134"/>
+      <c r="AO26" s="135"/>
       <c r="AP26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AQ26" s="29">
         <f>AR26*$C$13</f>
         <v>574.79999999999995</v>
       </c>
       <c r="AR26" s="35">
         <v>479</v>
       </c>
       <c r="AS26" s="29">
         <f>AR26*$E$13+0.27</f>
         <v>417</v>
       </c>
       <c r="AT26" s="35">
         <v>315.5</v>
       </c>
       <c r="AV26" s="70">
         <f t="shared" si="3"/>
         <v>-341.97999999999996</v>
       </c>
       <c r="AW26" s="70">
         <f t="shared" si="2"/>
         <v>-289.33000000000004</v>
       </c>
       <c r="AX26" s="70">
         <f t="shared" si="2"/>
         <v>-251.9871</v>
       </c>
       <c r="AY26" s="70">
         <f>F26-AT26</f>
         <v>-212.5</v>
       </c>
       <c r="BF26" s="86">
         <f>D26*57%</f>
         <v>108.11189999999998</v>
       </c>
-      <c r="BJ26" s="134"/>
+      <c r="BJ26" s="135"/>
       <c r="BK26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="BL26" s="57">
         <f>BM26*$C$13</f>
         <v>306</v>
       </c>
       <c r="BM26" s="59">
         <v>255</v>
       </c>
       <c r="BN26" s="57">
         <f>BM26*$E$13+0.05</f>
         <v>221.9</v>
       </c>
       <c r="BO26" s="59">
         <f>BO22*0.8-0.2</f>
         <v>155.00000000000003</v>
       </c>
-      <c r="BR26" s="134"/>
+      <c r="BR26" s="135"/>
       <c r="BS26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="BT26" s="29">
         <f>BU26*$C$13</f>
         <v>146.16</v>
       </c>
       <c r="BU26" s="35">
         <v>121.8</v>
       </c>
       <c r="BV26" s="29">
         <f>BU26*$E$13</f>
         <v>105.96599999999999</v>
       </c>
       <c r="BW26" s="35">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="135"/>
-[...4 lines deleted...]
-      <c r="F27" s="136"/>
+      <c r="A27" s="125"/>
+      <c r="B27" s="126"/>
+      <c r="C27" s="126"/>
+      <c r="D27" s="126"/>
+      <c r="E27" s="126"/>
+      <c r="F27" s="126"/>
       <c r="J27" s="70"/>
       <c r="T27" s="69" t="s">
         <v>36</v>
       </c>
       <c r="V27" s="69">
         <v>100</v>
       </c>
       <c r="Z27" s="69">
         <v>73.77</v>
       </c>
       <c r="AB27" s="93">
         <f>Z27*V27</f>
         <v>7377</v>
       </c>
-      <c r="AG27" s="135"/>
-[...10 lines deleted...]
-      <c r="AT27" s="136"/>
+      <c r="AG27" s="125"/>
+      <c r="AH27" s="126"/>
+      <c r="AI27" s="126"/>
+      <c r="AJ27" s="126"/>
+      <c r="AK27" s="126"/>
+      <c r="AL27" s="126"/>
+      <c r="AO27" s="125"/>
+      <c r="AP27" s="126"/>
+      <c r="AQ27" s="126"/>
+      <c r="AR27" s="126"/>
+      <c r="AS27" s="126"/>
+      <c r="AT27" s="126"/>
       <c r="BF27" s="86"/>
-      <c r="BJ27" s="135"/>
-[...10 lines deleted...]
-      <c r="BW27" s="136"/>
+      <c r="BJ27" s="125"/>
+      <c r="BK27" s="126"/>
+      <c r="BL27" s="126"/>
+      <c r="BM27" s="126"/>
+      <c r="BN27" s="126"/>
+      <c r="BO27" s="126"/>
+      <c r="BR27" s="125"/>
+      <c r="BS27" s="126"/>
+      <c r="BT27" s="126"/>
+      <c r="BU27" s="126"/>
+      <c r="BV27" s="126"/>
+      <c r="BW27" s="126"/>
     </row>
     <row r="28" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="121" t="s">
+      <c r="A28" s="132" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="94" t="s">
         <v>14</v>
       </c>
       <c r="D28" s="94" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="94" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G28" s="89">
         <v>0.1</v>
       </c>
       <c r="H28" s="92"/>
-      <c r="AG28" s="133" t="s">
+      <c r="AG28" s="134" t="s">
         <v>18</v>
       </c>
       <c r="AH28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AI28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AJ28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AK28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AL28" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AO28" s="133" t="s">
+      <c r="AO28" s="134" t="s">
         <v>18</v>
       </c>
       <c r="AP28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AQ28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AR28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AS28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AT28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AV28" s="70" t="e">
         <f>C28-AQ28</f>
         <v>#VALUE!</v>
       </c>
       <c r="AW28" s="70" t="e">
         <f t="shared" ref="AW28:AY30" si="4">D28-AR28</f>
         <v>#VALUE!</v>
       </c>
       <c r="AX28" s="70" t="e">
         <f t="shared" si="4"/>
         <v>#VALUE!</v>
       </c>
       <c r="AY28" s="70" t="e">
         <f t="shared" si="4"/>
         <v>#VALUE!</v>
       </c>
       <c r="BA28" s="70">
         <f>(C29+C30+D29+D30+E29+E30)/6</f>
         <v>173.60338333333334</v>
       </c>
       <c r="BB28" s="70">
         <f>(AQ29+AR29+AS29+AS30+AR30+AQ30)/6</f>
         <v>255.11676910919539</v>
       </c>
       <c r="BC28" s="70">
         <f>BA28-BB28</f>
         <v>-81.513385775862048</v>
       </c>
-      <c r="BJ28" s="133" t="s">
+      <c r="BJ28" s="134" t="s">
         <v>18</v>
       </c>
       <c r="BK28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="BL28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BM28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BN28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BO28" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="BR28" s="133" t="s">
+      <c r="BR28" s="134" t="s">
         <v>18</v>
       </c>
       <c r="BS28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="BT28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BU28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BV28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BW28" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="122"/>
+      <c r="A29" s="133"/>
       <c r="B29" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="C29" s="170">
+      <c r="C29" s="113">
         <f>D29*$C$13</f>
         <v>109.2</v>
       </c>
-      <c r="D29" s="170">
+      <c r="D29" s="113">
         <f>D37</f>
         <v>91</v>
       </c>
-      <c r="E29" s="170">
+      <c r="E29" s="113">
         <f>D29*$E$13</f>
         <v>79.17</v>
       </c>
       <c r="F29" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G29" s="89">
         <v>0.7</v>
       </c>
       <c r="H29" s="92"/>
       <c r="U29" s="70">
         <f>D29/'[2]промсклад '!$D$27*100-100</f>
         <v>32.286669574065996</v>
       </c>
-      <c r="AG29" s="134"/>
+      <c r="AG29" s="135"/>
       <c r="AH29" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AI29" s="29">
         <f>AJ29*$C$13</f>
         <v>157.18800000000002</v>
       </c>
       <c r="AJ29" s="27">
         <v>130.99</v>
       </c>
       <c r="AK29" s="29">
         <f>AJ29*$E$13</f>
         <v>113.96130000000001</v>
       </c>
       <c r="AL29" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AO29" s="134"/>
+      <c r="AO29" s="135"/>
       <c r="AP29" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AQ29" s="29">
         <f>AR29*$C$13-0.01</f>
         <v>265.79537931034486</v>
       </c>
       <c r="AR29" s="28">
         <f>192.3/0.87+0.47</f>
         <v>221.5044827586207</v>
       </c>
       <c r="AS29" s="29">
         <f>AR29*$E$13+0.29</f>
         <v>192.99889999999999</v>
       </c>
       <c r="AT29" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AV29" s="70">
         <f t="shared" ref="AV29:AV30" si="5">C29-AQ29</f>
         <v>-156.59537931034487</v>
       </c>
       <c r="AW29" s="70">
         <f t="shared" si="4"/>
         <v>-130.5044827586207</v>
       </c>
       <c r="AX29" s="70">
         <f t="shared" si="4"/>
         <v>-113.82889999999999</v>
       </c>
       <c r="AY29" s="70" t="e">
         <f t="shared" si="4"/>
         <v>#VALUE!</v>
       </c>
-      <c r="BJ29" s="134"/>
+      <c r="BJ29" s="135"/>
       <c r="BK29" s="30" t="s">
         <v>15</v>
       </c>
       <c r="BL29" s="57">
         <f>BM29*$C$13</f>
         <v>216</v>
       </c>
       <c r="BM29" s="58">
         <v>180</v>
       </c>
       <c r="BN29" s="57">
         <f>BM29*$E$13</f>
         <v>156.6</v>
       </c>
       <c r="BO29" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="BR29" s="134"/>
+      <c r="BR29" s="135"/>
       <c r="BS29" s="30" t="s">
         <v>15</v>
       </c>
       <c r="BT29" s="29">
         <f>BU29*$C$13</f>
         <v>106.2</v>
       </c>
       <c r="BU29" s="28">
         <f>BU37</f>
         <v>88.5</v>
       </c>
       <c r="BV29" s="29">
         <f>BU29*$E$13</f>
         <v>76.995000000000005</v>
       </c>
       <c r="BW29" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="122"/>
+      <c r="A30" s="133"/>
       <c r="B30" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="170">
+      <c r="C30" s="113">
         <f>D30*$C$13</f>
         <v>297.94799999999998</v>
       </c>
-      <c r="D30" s="171">
+      <c r="D30" s="114">
         <v>248.29</v>
       </c>
-      <c r="E30" s="170">
+      <c r="E30" s="113">
         <f>D30*$E$13</f>
         <v>216.01229999999998</v>
       </c>
       <c r="F30" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="89">
         <f>1-G28-G29</f>
         <v>0.20000000000000007</v>
       </c>
       <c r="H30" s="92"/>
       <c r="U30" s="70">
         <f>D30/'[2]промсклад '!$D$28*100-100</f>
         <v>180.30029351998189</v>
       </c>
-      <c r="AG30" s="134"/>
+      <c r="AG30" s="135"/>
       <c r="AH30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AI30" s="29">
         <f>AJ30*$C$13</f>
         <v>196.48500000000001</v>
       </c>
       <c r="AJ30" s="27">
         <f>AJ29*1.25</f>
         <v>163.73750000000001</v>
       </c>
       <c r="AK30" s="29">
         <f>AJ30*$E$13</f>
         <v>142.45162500000001</v>
       </c>
       <c r="AL30" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AO30" s="134"/>
+      <c r="AO30" s="135"/>
       <c r="AP30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AQ30" s="29">
         <f>AR30*$C$13</f>
         <v>332.40072413793104</v>
       </c>
       <c r="AR30" s="29">
         <f>AR29*1.25+0.12</f>
         <v>277.00060344827585</v>
       </c>
       <c r="AS30" s="29">
         <f>AR30*$E$13+0.01</f>
         <v>241.00052499999998</v>
       </c>
       <c r="AT30" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AV30" s="70">
         <f t="shared" si="5"/>
         <v>-34.452724137931057</v>
       </c>
       <c r="AW30" s="70">
         <f t="shared" si="4"/>
         <v>-28.710603448275862</v>
       </c>
       <c r="AX30" s="70">
         <f t="shared" si="4"/>
         <v>-24.988225</v>
       </c>
       <c r="AY30" s="70" t="e">
         <f t="shared" si="4"/>
         <v>#VALUE!</v>
       </c>
-      <c r="BJ30" s="134"/>
+      <c r="BJ30" s="135"/>
       <c r="BK30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="BL30" s="57">
         <f>BM30*$C$13</f>
         <v>259.2</v>
       </c>
       <c r="BM30" s="57">
         <f>BM29*1.2</f>
         <v>216</v>
       </c>
       <c r="BN30" s="57">
         <f>BM30*$E$13+0.08</f>
         <v>188</v>
       </c>
       <c r="BO30" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="BR30" s="134"/>
+      <c r="BR30" s="135"/>
       <c r="BS30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="BT30" s="29">
         <f>BU30*$C$13</f>
         <v>148.79999999999998</v>
       </c>
       <c r="BU30" s="29">
         <f>BU29*140%+0.1</f>
         <v>123.99999999999999</v>
       </c>
       <c r="BV30" s="29">
         <f>BU30*$E$13+0.02</f>
         <v>107.89999999999998</v>
       </c>
       <c r="BW30" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="135"/>
-[...4 lines deleted...]
-      <c r="F31" s="136"/>
+      <c r="A31" s="125"/>
+      <c r="B31" s="126"/>
+      <c r="C31" s="126"/>
+      <c r="D31" s="126"/>
+      <c r="E31" s="126"/>
+      <c r="F31" s="126"/>
       <c r="G31" s="92"/>
       <c r="H31" s="92"/>
-      <c r="AG31" s="135"/>
-[...22 lines deleted...]
-      <c r="BW31" s="136"/>
+      <c r="AG31" s="125"/>
+      <c r="AH31" s="126"/>
+      <c r="AI31" s="126"/>
+      <c r="AJ31" s="126"/>
+      <c r="AK31" s="126"/>
+      <c r="AL31" s="126"/>
+      <c r="AO31" s="125"/>
+      <c r="AP31" s="126"/>
+      <c r="AQ31" s="126"/>
+      <c r="AR31" s="126"/>
+      <c r="AS31" s="126"/>
+      <c r="AT31" s="126"/>
+      <c r="BJ31" s="125"/>
+      <c r="BK31" s="126"/>
+      <c r="BL31" s="126"/>
+      <c r="BM31" s="126"/>
+      <c r="BN31" s="126"/>
+      <c r="BO31" s="126"/>
+      <c r="BR31" s="125"/>
+      <c r="BS31" s="126"/>
+      <c r="BT31" s="126"/>
+      <c r="BU31" s="126"/>
+      <c r="BV31" s="126"/>
+      <c r="BW31" s="126"/>
     </row>
     <row r="32" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="121" t="s">
+      <c r="A32" s="132" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="94" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="94" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="94" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="89">
         <v>0.6</v>
       </c>
       <c r="H32" s="92"/>
-      <c r="AG32" s="133" t="s">
+      <c r="AG32" s="134" t="s">
         <v>19</v>
       </c>
       <c r="AH32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AI32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AJ32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AK32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AL32" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AO32" s="133" t="s">
+      <c r="AO32" s="134" t="s">
         <v>19</v>
       </c>
       <c r="AP32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AQ32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AR32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AS32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AT32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AV32" s="70" t="e">
         <f>C32-AQ32</f>
         <v>#VALUE!</v>
       </c>
       <c r="AW32" s="70" t="e">
         <f t="shared" ref="AW32:AY34" si="6">D32-AR32</f>
         <v>#VALUE!</v>
       </c>
       <c r="AX32" s="70" t="e">
         <f t="shared" si="6"/>
         <v>#VALUE!</v>
       </c>
       <c r="AY32" s="70" t="e">
         <f t="shared" si="6"/>
         <v>#VALUE!</v>
       </c>
       <c r="BA32" s="70">
         <f>(C33+C34+D33+D34+E33+E34)/6</f>
         <v>114.81799999999998</v>
       </c>
       <c r="BB32" s="70">
         <f>(AQ33+AR33+AS33+AS34+AR34+AQ34)/6</f>
         <v>282.93003984674328</v>
       </c>
       <c r="BC32" s="70">
         <f>BA32-BB32</f>
         <v>-168.1120398467433</v>
       </c>
-      <c r="BJ32" s="133" t="s">
+      <c r="BJ32" s="134" t="s">
         <v>19</v>
       </c>
       <c r="BK32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="BL32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BM32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BN32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BO32" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="BR32" s="133" t="s">
+      <c r="BR32" s="134" t="s">
         <v>19</v>
       </c>
       <c r="BS32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="BT32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BU32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BV32" s="28" t="s">
         <v>14</v>
       </c>
       <c r="BW32" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="122"/>
+      <c r="A33" s="133"/>
       <c r="B33" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="C33" s="170">
+      <c r="C33" s="113">
         <f>D33*$C$13</f>
         <v>122.39999999999999</v>
       </c>
-      <c r="D33" s="171">
+      <c r="D33" s="114">
         <v>102</v>
       </c>
-      <c r="E33" s="171">
+      <c r="E33" s="114">
         <f>D33*$E$13</f>
         <v>88.74</v>
       </c>
       <c r="F33" s="28" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="89">
         <v>0.2</v>
       </c>
       <c r="H33" s="92"/>
       <c r="U33" s="92">
         <f>D33/'[2]промсклад '!$D$31*100-100</f>
         <v>15.124153498871323</v>
       </c>
-      <c r="AG33" s="134"/>
+      <c r="AG33" s="135"/>
       <c r="AH33" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AI33" s="29">
         <f>AJ33*$C$13</f>
         <v>147.88799999999998</v>
       </c>
       <c r="AJ33" s="27">
         <v>123.24</v>
       </c>
       <c r="AK33" s="29">
         <f>AJ33*$E$13</f>
         <v>107.2188</v>
       </c>
       <c r="AL33" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AO33" s="134"/>
+      <c r="AO33" s="135"/>
       <c r="AP33" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AQ33" s="29">
         <f>AR33*$C$13</f>
         <v>295.19641379310343</v>
       </c>
       <c r="AR33" s="29">
         <f>214/0.87+0.02</f>
         <v>245.99701149425289</v>
       </c>
       <c r="AS33" s="28">
         <f>AR33*$E$13-0.02</f>
         <v>213.9974</v>
       </c>
       <c r="AT33" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AV33" s="70">
         <f t="shared" ref="AV33:AV34" si="7">C33-AQ33</f>
         <v>-172.79641379310345</v>
       </c>
       <c r="AW33" s="70">
         <f t="shared" si="6"/>
         <v>-143.99701149425289</v>
       </c>
       <c r="AX33" s="70">
         <f t="shared" si="6"/>
         <v>-125.2574</v>
       </c>
       <c r="AY33" s="70" t="e">
         <f t="shared" si="6"/>
         <v>#VALUE!</v>
       </c>
-      <c r="BJ33" s="134"/>
+      <c r="BJ33" s="135"/>
       <c r="BK33" s="30" t="s">
         <v>15</v>
       </c>
       <c r="BL33" s="57">
         <f>BM33*$C$13</f>
         <v>216</v>
       </c>
       <c r="BM33" s="57">
         <v>180</v>
       </c>
       <c r="BN33" s="58">
         <f>BM33*$E$13</f>
         <v>156.6</v>
       </c>
       <c r="BO33" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="BR33" s="134"/>
+      <c r="BR33" s="135"/>
       <c r="BS33" s="30" t="s">
         <v>15</v>
       </c>
       <c r="BT33" s="29">
         <f>BU33*$C$13</f>
         <v>64.285714285714292</v>
       </c>
       <c r="BU33" s="29">
         <f>BU34/140%</f>
         <v>53.571428571428577</v>
       </c>
       <c r="BV33" s="28">
         <f>BU33*$E$13</f>
         <v>46.607142857142861</v>
       </c>
       <c r="BW33" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="122"/>
+      <c r="A34" s="133"/>
       <c r="B34" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="C34" s="170">
+      <c r="C34" s="113">
         <f>D34*$C$13</f>
         <v>146.88</v>
       </c>
-      <c r="D34" s="171">
+      <c r="D34" s="114">
         <f>D33*1.2</f>
         <v>122.39999999999999</v>
       </c>
-      <c r="E34" s="171">
+      <c r="E34" s="114">
         <f>D34*$E$13</f>
         <v>106.48799999999999</v>
       </c>
       <c r="F34" s="28" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="89">
         <f>1-G32-G33</f>
         <v>0.2</v>
       </c>
       <c r="H34" s="92"/>
       <c r="U34" s="92">
         <f>D34/'[2]промсклад '!$D$32*100-100</f>
         <v>9.2174533773534506</v>
       </c>
-      <c r="AG34" s="134"/>
+      <c r="AG34" s="135"/>
       <c r="AH34" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AI34" s="29">
         <f>AJ34*$C$13</f>
         <v>164.53200000000001</v>
       </c>
       <c r="AJ34" s="27">
         <v>137.11000000000001</v>
       </c>
       <c r="AK34" s="29">
         <f>AJ34*$E$13</f>
         <v>119.28570000000001</v>
       </c>
       <c r="AL34" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AO34" s="134"/>
+      <c r="AO34" s="135"/>
       <c r="AP34" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AQ34" s="29">
         <f>AR34*$C$13</f>
         <v>368.39586206896553</v>
       </c>
       <c r="AR34" s="29">
         <f>267/0.87+0.1</f>
         <v>306.99655172413793</v>
       </c>
       <c r="AS34" s="28">
         <f>AR34*$E$13-0.09</f>
         <v>266.99700000000001</v>
       </c>
       <c r="AT34" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AV34" s="70">
         <f t="shared" si="7"/>
         <v>-221.51586206896553</v>
       </c>
       <c r="AW34" s="70">
         <f t="shared" si="6"/>
         <v>-184.59655172413795</v>
       </c>
       <c r="AX34" s="70">
         <f t="shared" si="6"/>
         <v>-160.50900000000001</v>
       </c>
       <c r="AY34" s="70" t="e">
         <f t="shared" si="6"/>
         <v>#VALUE!</v>
       </c>
-      <c r="BJ34" s="134"/>
+      <c r="BJ34" s="135"/>
       <c r="BK34" s="30" t="s">
         <v>16</v>
       </c>
       <c r="BL34" s="57">
         <f>BM34*$C$13</f>
         <v>259.2</v>
       </c>
       <c r="BM34" s="57">
         <f>BM33*1.2</f>
         <v>216</v>
       </c>
       <c r="BN34" s="58">
         <f>BM34*$E$13+0.08</f>
         <v>188</v>
       </c>
       <c r="BO34" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="BR34" s="134"/>
+      <c r="BR34" s="135"/>
       <c r="BS34" s="30" t="s">
         <v>16</v>
       </c>
       <c r="BT34" s="29">
         <f>BU34*$C$13</f>
         <v>90</v>
       </c>
       <c r="BU34" s="60">
         <v>75</v>
       </c>
       <c r="BV34" s="28">
         <f>BU34*$E$13</f>
         <v>65.25</v>
       </c>
       <c r="BW34" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="137"/>
-[...4 lines deleted...]
-      <c r="F35" s="138"/>
+      <c r="A35" s="136"/>
+      <c r="B35" s="137"/>
+      <c r="C35" s="137"/>
+      <c r="D35" s="137"/>
+      <c r="E35" s="137"/>
+      <c r="F35" s="137"/>
       <c r="G35" s="92"/>
       <c r="H35" s="92"/>
       <c r="U35" s="92"/>
-      <c r="AG35" s="137"/>
-[...22 lines deleted...]
-      <c r="BW35" s="138"/>
+      <c r="AG35" s="136"/>
+      <c r="AH35" s="137"/>
+      <c r="AI35" s="137"/>
+      <c r="AJ35" s="137"/>
+      <c r="AK35" s="137"/>
+      <c r="AL35" s="137"/>
+      <c r="AO35" s="136"/>
+      <c r="AP35" s="137"/>
+      <c r="AQ35" s="137"/>
+      <c r="AR35" s="137"/>
+      <c r="AS35" s="137"/>
+      <c r="AT35" s="137"/>
+      <c r="BJ35" s="136"/>
+      <c r="BK35" s="137"/>
+      <c r="BL35" s="137"/>
+      <c r="BM35" s="137"/>
+      <c r="BN35" s="137"/>
+      <c r="BO35" s="137"/>
+      <c r="BR35" s="136"/>
+      <c r="BS35" s="137"/>
+      <c r="BT35" s="137"/>
+      <c r="BU35" s="137"/>
+      <c r="BV35" s="137"/>
+      <c r="BW35" s="137"/>
     </row>
     <row r="36" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="141" t="s">
+      <c r="A36" s="138" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="111" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="95" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="95" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="95" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AG36" s="117" t="s">
+      <c r="AG36" s="115" t="s">
         <v>20</v>
       </c>
       <c r="AH36" s="111" t="s">
         <v>13</v>
       </c>
       <c r="AI36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AJ36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AK36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AL36" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AO36" s="117" t="s">
+      <c r="AO36" s="115" t="s">
         <v>20</v>
       </c>
       <c r="AP36" s="111" t="s">
         <v>13</v>
       </c>
       <c r="AQ36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AR36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AS36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AT36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AV36" s="70" t="e">
         <f>C36-AQ36</f>
         <v>#VALUE!</v>
       </c>
       <c r="AW36" s="70" t="e">
         <f t="shared" ref="AW36:AY38" si="8">D36-AR36</f>
         <v>#VALUE!</v>
       </c>
       <c r="AX36" s="70" t="e">
         <f t="shared" si="8"/>
         <v>#VALUE!</v>
       </c>
       <c r="AY36" s="70" t="e">
         <f t="shared" si="8"/>
         <v>#VALUE!</v>
       </c>
       <c r="BA36" s="70">
         <f>(C37+C38+D37+D38+E37+E38)/6</f>
-        <v>173.60338333333334</v>
+        <v>181.82075</v>
       </c>
       <c r="BB36" s="70">
         <f>(AQ37+AR37+AS37+AS38+AR38+AQ38)/6</f>
         <v>289.6991083333333</v>
       </c>
       <c r="BC36" s="70">
         <f>BA36-BB36</f>
-        <v>-116.09572499999996</v>
-[...1 lines deleted...]
-      <c r="BJ36" s="117" t="s">
+        <v>-107.8783583333333</v>
+      </c>
+      <c r="BJ36" s="115" t="s">
         <v>20</v>
       </c>
       <c r="BK36" s="111" t="s">
         <v>13</v>
       </c>
       <c r="BL36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BN36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BO36" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="BR36" s="117" t="s">
+      <c r="BR36" s="115" t="s">
         <v>20</v>
       </c>
       <c r="BS36" s="111" t="s">
         <v>13</v>
       </c>
       <c r="BT36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BU36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BV36" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BW36" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="141"/>
+      <c r="A37" s="138"/>
       <c r="B37" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C37" s="170">
+      <c r="C37" s="113">
         <f>D37*$C$13</f>
         <v>109.2</v>
       </c>
-      <c r="D37" s="171">
+      <c r="D37" s="114">
         <v>91</v>
       </c>
-      <c r="E37" s="170">
+      <c r="E37" s="113">
         <f>D37*$E$13</f>
         <v>79.17</v>
       </c>
       <c r="F37" s="22" t="s">
         <v>14</v>
       </c>
       <c r="U37" s="92">
         <f>D37/'[2]промсклад '!$D$35*100-100</f>
         <v>-1.0331702011963131</v>
       </c>
-      <c r="AG37" s="117"/>
+      <c r="AG37" s="115"/>
       <c r="AH37" s="111" t="s">
         <v>15</v>
       </c>
       <c r="AI37" s="29">
         <f>AJ37*$C$13</f>
         <v>134.45999999999998</v>
       </c>
       <c r="AJ37" s="27">
         <v>112.05</v>
       </c>
       <c r="AK37" s="29">
         <f>AJ37*$E$13</f>
         <v>97.483499999999992</v>
       </c>
       <c r="AL37" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AO37" s="117"/>
+      <c r="AO37" s="115"/>
       <c r="AP37" s="111" t="s">
         <v>15</v>
       </c>
       <c r="AQ37" s="29">
         <f>AR37*$C$13</f>
         <v>301.8</v>
       </c>
       <c r="AR37" s="28">
         <f>251.23+0.27</f>
         <v>251.5</v>
       </c>
       <c r="AS37" s="29">
         <f>AR37*$E$13+0.19</f>
         <v>218.995</v>
       </c>
       <c r="AT37" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AV37" s="70">
         <f t="shared" ref="AV37:AV38" si="9">C37-AQ37</f>
         <v>-192.60000000000002</v>
       </c>
       <c r="AW37" s="70">
         <f t="shared" si="8"/>
         <v>-160.5</v>
       </c>
       <c r="AX37" s="70">
         <f t="shared" si="8"/>
         <v>-139.82499999999999</v>
       </c>
       <c r="AY37" s="70" t="e">
         <f t="shared" si="8"/>
         <v>#VALUE!</v>
       </c>
-      <c r="BJ37" s="117"/>
+      <c r="BJ37" s="115"/>
       <c r="BK37" s="111" t="s">
         <v>15</v>
       </c>
       <c r="BL37" s="57">
         <f>BM37*$C$13</f>
         <v>216</v>
       </c>
       <c r="BM37" s="58">
         <v>180</v>
       </c>
       <c r="BN37" s="57">
         <f>BM37*$E$13</f>
         <v>156.6</v>
       </c>
       <c r="BO37" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="BR37" s="117"/>
+      <c r="BR37" s="115"/>
       <c r="BS37" s="111" t="s">
         <v>15</v>
       </c>
       <c r="BT37" s="29">
         <f>BU37*$C$13</f>
         <v>106.2</v>
       </c>
       <c r="BU37" s="60">
         <v>88.5</v>
       </c>
       <c r="BV37" s="29">
         <f>BU37*$E$13</f>
         <v>76.995000000000005</v>
       </c>
       <c r="BW37" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="141"/>
+      <c r="A38" s="138"/>
       <c r="B38" s="111" t="s">
         <v>16</v>
       </c>
-      <c r="C38" s="170">
+      <c r="C38" s="113">
         <f>D38*$C$13</f>
-        <v>297.94799999999998</v>
-[...4 lines deleted...]
-      <c r="E38" s="170">
+        <v>317.22000000000003</v>
+      </c>
+      <c r="D38" s="114">
+        <v>264.35000000000002</v>
+      </c>
+      <c r="E38" s="113">
         <f>D38*$E$13</f>
-        <v>216.01229999999998</v>
+        <v>229.98450000000003</v>
       </c>
       <c r="F38" s="22" t="s">
         <v>14</v>
       </c>
       <c r="U38" s="92">
         <f>D38/'[2]промсклад '!$D$36*100-100</f>
-        <v>87.219122304328124</v>
-[...1 lines deleted...]
-      <c r="AG38" s="117"/>
+        <v>99.328909666716953</v>
+      </c>
+      <c r="AG38" s="115"/>
       <c r="AH38" s="111" t="s">
         <v>16</v>
       </c>
       <c r="AI38" s="29">
         <f>AJ38*$C$13</f>
         <v>205.94399999999999</v>
       </c>
       <c r="AJ38" s="27">
         <v>171.62</v>
       </c>
       <c r="AK38" s="29">
         <f>AJ38*$E$13</f>
         <v>149.30940000000001</v>
       </c>
       <c r="AL38" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AO38" s="117"/>
+      <c r="AO38" s="115"/>
       <c r="AP38" s="111" t="s">
         <v>16</v>
       </c>
       <c r="AQ38" s="29">
         <f>AR38*$C$13+0.01</f>
         <v>377.404</v>
       </c>
       <c r="AR38" s="29">
         <f>AR37*1.25+0.12</f>
         <v>314.495</v>
       </c>
       <c r="AS38" s="29">
         <f>AR38*$E$13+0.39</f>
         <v>274.00065000000001</v>
       </c>
       <c r="AT38" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AV38" s="70">
         <f t="shared" si="9"/>
-        <v>-79.456000000000017</v>
+        <v>-60.183999999999969</v>
       </c>
       <c r="AW38" s="70">
         <f t="shared" si="8"/>
-        <v>-66.205000000000013</v>
+        <v>-50.144999999999982</v>
       </c>
       <c r="AX38" s="70">
         <f t="shared" si="8"/>
-        <v>-57.988350000000025</v>
+        <v>-44.016149999999982</v>
       </c>
       <c r="AY38" s="70" t="e">
         <f t="shared" si="8"/>
         <v>#VALUE!</v>
       </c>
-      <c r="BJ38" s="117"/>
+      <c r="BJ38" s="115"/>
       <c r="BK38" s="111" t="s">
         <v>16</v>
       </c>
       <c r="BL38" s="57">
         <f>BM38*$C$13</f>
         <v>343.8</v>
       </c>
       <c r="BM38" s="57">
         <v>286.5</v>
       </c>
       <c r="BN38" s="57">
         <f>BM38*$E$13+0.04</f>
         <v>249.29499999999999</v>
       </c>
       <c r="BO38" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="BR38" s="117"/>
+      <c r="BR38" s="115"/>
       <c r="BS38" s="111" t="s">
         <v>16</v>
       </c>
       <c r="BT38" s="29">
         <f>BU38*$C$13</f>
         <v>204</v>
       </c>
       <c r="BU38" s="60">
         <f>170</f>
         <v>170</v>
       </c>
       <c r="BV38" s="29">
         <f>BU38*$E$13</f>
         <v>147.9</v>
       </c>
       <c r="BW38" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:75" ht="23.45" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="41" spans="1:75" x14ac:dyDescent="0.3">
       <c r="A41" s="78"/>
       <c r="B41" s="78"/>
       <c r="C41" s="78"/>
       <c r="D41" s="78"/>
       <c r="E41" s="78"/>
       <c r="AG41" s="78"/>
       <c r="AH41" s="78"/>
       <c r="AI41" s="78"/>
       <c r="AJ41" s="78"/>
       <c r="AK41" s="78"/>
       <c r="AO41" s="78"/>
       <c r="AP41" s="78"/>
       <c r="AQ41" s="78"/>
       <c r="AR41" s="78"/>
       <c r="AS41" s="78"/>
       <c r="BJ41" s="78"/>
       <c r="BK41" s="78"/>
       <c r="BL41" s="78"/>
       <c r="BM41" s="78"/>
       <c r="BN41" s="78"/>
       <c r="BR41" s="78"/>
       <c r="BS41" s="78"/>
       <c r="BT41" s="78"/>
       <c r="BU41" s="78"/>
       <c r="BV41" s="78"/>
     </row>
     <row r="42" spans="1:75" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="43" spans="1:75" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="44" spans="1:75" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="117" t="s">
+      <c r="A44" s="115" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="111" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AG44" s="117" t="s">
+      <c r="AG44" s="115" t="s">
         <v>33</v>
       </c>
       <c r="AH44" s="111" t="s">
         <v>13</v>
       </c>
       <c r="AI44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AJ44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AK44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AL44" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AO44" s="117" t="s">
+      <c r="AO44" s="115" t="s">
         <v>33</v>
       </c>
       <c r="AP44" s="111" t="s">
         <v>13</v>
       </c>
       <c r="AQ44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AR44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AS44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AT44" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="BJ44" s="117" t="s">
+      <c r="BJ44" s="115" t="s">
         <v>33</v>
       </c>
       <c r="BK44" s="111" t="s">
         <v>13</v>
       </c>
       <c r="BL44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BN44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BO44" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="BR44" s="117" t="s">
+      <c r="BR44" s="115" t="s">
         <v>33</v>
       </c>
       <c r="BS44" s="111" t="s">
         <v>13</v>
       </c>
       <c r="BT44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BU44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BV44" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BW44" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:75" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="117"/>
+      <c r="A45" s="115"/>
       <c r="B45" s="111" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="31">
         <f>D45*$C$13</f>
         <v>321.95789473684215</v>
       </c>
       <c r="D45" s="27">
         <f>F45/F13</f>
         <v>268.29824561403512</v>
       </c>
       <c r="E45" s="31">
         <f>D45*$E$13</f>
         <v>233.41947368421054</v>
       </c>
       <c r="F45" s="22">
         <f>'[3]ФСП - БК'!F48-5</f>
         <v>152.93</v>
       </c>
-      <c r="AG45" s="117"/>
+      <c r="AG45" s="115"/>
       <c r="AH45" s="111" t="s">
         <v>15</v>
       </c>
       <c r="AI45" s="31">
         <f>AJ45*$C$13</f>
         <v>-10.526315789473685</v>
       </c>
       <c r="AJ45" s="27">
         <f>AL45/AL13</f>
         <v>-8.7719298245614041</v>
       </c>
       <c r="AK45" s="31">
         <f>AJ45*$E$13</f>
         <v>-7.6315789473684212</v>
       </c>
       <c r="AL45" s="22">
         <f>'[3]ФСП - БК'!AE48-5</f>
         <v>-5</v>
       </c>
-      <c r="AO45" s="117"/>
+      <c r="AO45" s="115"/>
       <c r="AP45" s="111" t="s">
         <v>15</v>
       </c>
       <c r="AQ45" s="31">
         <f>AR45*$C$13</f>
         <v>-10.526315789473685</v>
       </c>
       <c r="AR45" s="27">
         <f>AT45/AT13</f>
         <v>-8.7719298245614041</v>
       </c>
       <c r="AS45" s="31">
         <f>AR45*$E$13</f>
         <v>-7.6315789473684212</v>
       </c>
       <c r="AT45" s="22">
         <f>'[3]ФСП - БК'!AT48-5</f>
         <v>-5</v>
       </c>
-      <c r="BJ45" s="117"/>
+      <c r="BJ45" s="115"/>
       <c r="BK45" s="111" t="s">
         <v>15</v>
       </c>
       <c r="BL45" s="31">
         <f>BM45*$C$13</f>
         <v>-10.526315789473685</v>
       </c>
       <c r="BM45" s="27">
         <f>BO45/BO13</f>
         <v>-8.7719298245614041</v>
       </c>
       <c r="BN45" s="31">
         <f>BM45*$E$13</f>
         <v>-7.6315789473684212</v>
       </c>
       <c r="BO45" s="22">
         <f>'[3]ФСП - БК'!BO48-5</f>
         <v>-5</v>
       </c>
-      <c r="BR45" s="117"/>
+      <c r="BR45" s="115"/>
       <c r="BS45" s="111" t="s">
         <v>15</v>
       </c>
       <c r="BT45" s="31">
         <f>BU45*$C$13</f>
         <v>-10.526315789473685</v>
       </c>
       <c r="BU45" s="27">
         <f>BW45/BW13</f>
         <v>-8.7719298245614041</v>
       </c>
       <c r="BV45" s="31">
         <f>BU45*$E$13</f>
         <v>-7.6315789473684212</v>
       </c>
       <c r="BW45" s="22">
         <f>'[3]ФСП - БК'!BW48-5</f>
         <v>-5</v>
       </c>
     </row>
     <row r="46" spans="1:75" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="117"/>
+      <c r="A46" s="115"/>
       <c r="B46" s="111" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="31">
         <f>D46*$C$13</f>
         <v>418.54526315789479</v>
       </c>
       <c r="D46" s="29">
         <f>D45*1.3</f>
         <v>348.78771929824569</v>
       </c>
       <c r="E46" s="31">
         <f>D46*$E$13</f>
         <v>303.44531578947374</v>
       </c>
       <c r="F46" s="34">
         <f>D46*F13</f>
         <v>198.80900000000003</v>
       </c>
-      <c r="AG46" s="117"/>
+      <c r="AG46" s="115"/>
       <c r="AH46" s="111" t="s">
         <v>16</v>
       </c>
       <c r="AI46" s="31">
         <f>AJ46*$C$13</f>
         <v>-13.684210526315789</v>
       </c>
       <c r="AJ46" s="29">
         <f>AJ45*1.3</f>
         <v>-11.403508771929825</v>
       </c>
       <c r="AK46" s="31">
         <f>AJ46*$E$13</f>
         <v>-9.9210526315789487</v>
       </c>
       <c r="AL46" s="34">
         <f>AJ46*AL13</f>
         <v>-6.5</v>
       </c>
-      <c r="AO46" s="117"/>
+      <c r="AO46" s="115"/>
       <c r="AP46" s="111" t="s">
         <v>16</v>
       </c>
       <c r="AQ46" s="31">
         <f>AR46*$C$13</f>
         <v>-13.684210526315789</v>
       </c>
       <c r="AR46" s="29">
         <f>AR45*1.3</f>
         <v>-11.403508771929825</v>
       </c>
       <c r="AS46" s="31">
         <f>AR46*$E$13</f>
         <v>-9.9210526315789487</v>
       </c>
       <c r="AT46" s="34">
         <f>AR46*AT13</f>
         <v>-6.5</v>
       </c>
-      <c r="BJ46" s="117"/>
+      <c r="BJ46" s="115"/>
       <c r="BK46" s="111" t="s">
         <v>16</v>
       </c>
       <c r="BL46" s="31">
         <f>BM46*$C$13</f>
         <v>-13.684210526315789</v>
       </c>
       <c r="BM46" s="29">
         <f>BM45*1.3</f>
         <v>-11.403508771929825</v>
       </c>
       <c r="BN46" s="31">
         <f>BM46*$E$13</f>
         <v>-9.9210526315789487</v>
       </c>
       <c r="BO46" s="34">
         <f>BM46*BO13</f>
         <v>-6.5</v>
       </c>
-      <c r="BR46" s="117"/>
+      <c r="BR46" s="115"/>
       <c r="BS46" s="111" t="s">
         <v>16</v>
       </c>
       <c r="BT46" s="31">
         <f>BU46*$C$13</f>
         <v>-13.684210526315789</v>
       </c>
       <c r="BU46" s="29">
         <f>BU45*1.3</f>
         <v>-11.403508771929825</v>
       </c>
       <c r="BV46" s="31">
         <f>BU46*$E$13</f>
         <v>-9.9210526315789487</v>
       </c>
       <c r="BW46" s="34">
         <f>BU46*BW13</f>
         <v>-6.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="88">
     <mergeCell ref="AG44:AG46"/>
     <mergeCell ref="AO44:AO46"/>
     <mergeCell ref="BJ44:BJ46"/>
     <mergeCell ref="BR44:BR46"/>
     <mergeCell ref="BJ27:BO27"/>
     <mergeCell ref="BR27:BW27"/>
-    <mergeCell ref="A28:A30"/>
-[...22 lines deleted...]
-    <mergeCell ref="BU5:BW5"/>
     <mergeCell ref="AG32:AG34"/>
     <mergeCell ref="AO32:AO34"/>
     <mergeCell ref="BJ32:BJ34"/>
     <mergeCell ref="BR32:BR34"/>
     <mergeCell ref="AG35:AL35"/>
     <mergeCell ref="AO35:AT35"/>
     <mergeCell ref="BJ35:BO35"/>
     <mergeCell ref="BR35:BW35"/>
     <mergeCell ref="AG36:AG38"/>
-    <mergeCell ref="A32:A34"/>
+    <mergeCell ref="BR36:BR38"/>
+    <mergeCell ref="BS14:BU14"/>
+    <mergeCell ref="AO10:AT10"/>
+    <mergeCell ref="BJ20:BJ22"/>
+    <mergeCell ref="BR20:BR22"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="AG23:AL23"/>
+    <mergeCell ref="AO23:AT23"/>
+    <mergeCell ref="BJ23:BO23"/>
+    <mergeCell ref="BR23:BW23"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="AG20:AG22"/>
+    <mergeCell ref="AO20:AO22"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A36:A38"/>
     <mergeCell ref="AO36:AO38"/>
     <mergeCell ref="BJ36:BJ38"/>
-    <mergeCell ref="BR36:BR38"/>
+    <mergeCell ref="D5:F5"/>
+    <mergeCell ref="AJ5:AL5"/>
+    <mergeCell ref="AR5:AT5"/>
+    <mergeCell ref="AG8:AL8"/>
+    <mergeCell ref="AO8:AT8"/>
+    <mergeCell ref="BJ8:BO8"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="BK14:BM14"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="AG28:AG30"/>
+    <mergeCell ref="AO28:AO30"/>
+    <mergeCell ref="BJ28:BJ30"/>
+    <mergeCell ref="AO18:AO19"/>
+    <mergeCell ref="BJ18:BJ19"/>
+    <mergeCell ref="BR18:BR19"/>
     <mergeCell ref="AG31:AL31"/>
     <mergeCell ref="AO31:AT31"/>
     <mergeCell ref="BJ31:BO31"/>
     <mergeCell ref="BR31:BW31"/>
-    <mergeCell ref="A24:A26"/>
     <mergeCell ref="AG24:AG26"/>
     <mergeCell ref="AO24:AO26"/>
     <mergeCell ref="BJ24:BJ26"/>
     <mergeCell ref="BR24:BR26"/>
-    <mergeCell ref="A27:F27"/>
     <mergeCell ref="AG27:AL27"/>
     <mergeCell ref="AO27:AT27"/>
-    <mergeCell ref="A18:A19"/>
-[...6 lines deleted...]
-    <mergeCell ref="AO20:AO22"/>
+    <mergeCell ref="BR28:BR30"/>
     <mergeCell ref="BV1:BW1"/>
     <mergeCell ref="BR10:BW10"/>
     <mergeCell ref="BU6:BW6"/>
     <mergeCell ref="BR9:BW9"/>
     <mergeCell ref="BJ10:BO10"/>
+    <mergeCell ref="BM5:BO5"/>
+    <mergeCell ref="BU5:BW5"/>
+    <mergeCell ref="BR8:BW8"/>
     <mergeCell ref="AS1:AT1"/>
     <mergeCell ref="AR6:AT6"/>
     <mergeCell ref="AO9:AT9"/>
     <mergeCell ref="BN1:BO1"/>
     <mergeCell ref="BM6:BO6"/>
     <mergeCell ref="BJ9:BO9"/>
-    <mergeCell ref="AO10:AT10"/>
-[...4 lines deleted...]
-    <mergeCell ref="A31:F31"/>
     <mergeCell ref="A44:A46"/>
     <mergeCell ref="AG10:AL10"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="AK1:AL1"/>
     <mergeCell ref="AJ6:AL6"/>
     <mergeCell ref="AG9:AL9"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="AG18:AG19"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A32:A34"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.35433070866141736" top="0.78740157480314965" bottom="0.59055118110236227" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:R43"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="T35" sqref="T35"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A18" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="U7" sqref="U7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" outlineLevelRow="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.5546875" style="78" customWidth="1"/>
     <col min="2" max="2" width="18" style="78" customWidth="1"/>
     <col min="3" max="5" width="13" style="78" customWidth="1"/>
     <col min="6" max="6" width="14" style="78" customWidth="1"/>
     <col min="7" max="7" width="5.44140625" style="69" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="5.88671875" style="69" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="0" style="69" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.5546875" style="69" hidden="1" customWidth="1"/>
     <col min="11" max="14" width="0" style="69" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="12.77734375" style="69" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="0" style="69" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="8.88671875" style="69"/>
     <col min="18" max="18" width="0" style="69" hidden="1" customWidth="1"/>
     <col min="19" max="239" width="8.88671875" style="69"/>
     <col min="240" max="240" width="13.33203125" style="69" customWidth="1"/>
     <col min="241" max="241" width="9.5546875" style="69" customWidth="1"/>
     <col min="242" max="242" width="12.77734375" style="69" customWidth="1"/>
     <col min="243" max="243" width="10.5546875" style="69" customWidth="1"/>
     <col min="244" max="244" width="10.88671875" style="69" customWidth="1"/>
     <col min="245" max="245" width="11.21875" style="69" customWidth="1"/>
     <col min="246" max="246" width="8.88671875" style="69"/>
@@ -6937,172 +6914,170 @@
     <col min="15606" max="15606" width="8.88671875" style="69"/>
     <col min="15607" max="15607" width="11.21875" style="69" customWidth="1"/>
     <col min="15608" max="15855" width="8.88671875" style="69"/>
     <col min="15856" max="15856" width="13.33203125" style="69" customWidth="1"/>
     <col min="15857" max="15857" width="9.5546875" style="69" customWidth="1"/>
     <col min="15858" max="15858" width="12.77734375" style="69" customWidth="1"/>
     <col min="15859" max="15859" width="10.5546875" style="69" customWidth="1"/>
     <col min="15860" max="15860" width="10.88671875" style="69" customWidth="1"/>
     <col min="15861" max="15861" width="11.21875" style="69" customWidth="1"/>
     <col min="15862" max="15862" width="8.88671875" style="69"/>
     <col min="15863" max="15863" width="11.21875" style="69" customWidth="1"/>
     <col min="15864" max="16111" width="8.88671875" style="69"/>
     <col min="16112" max="16112" width="13.33203125" style="69" customWidth="1"/>
     <col min="16113" max="16113" width="9.5546875" style="69" customWidth="1"/>
     <col min="16114" max="16114" width="12.77734375" style="69" customWidth="1"/>
     <col min="16115" max="16115" width="10.5546875" style="69" customWidth="1"/>
     <col min="16116" max="16116" width="10.88671875" style="69" customWidth="1"/>
     <col min="16117" max="16117" width="11.21875" style="69" customWidth="1"/>
     <col min="16118" max="16118" width="8.88671875" style="69"/>
     <col min="16119" max="16119" width="11.21875" style="69" customWidth="1"/>
     <col min="16120" max="16377" width="8.88671875" style="69"/>
     <col min="16378" max="16384" width="8.77734375" style="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D1" s="169" t="str">
-[...4 lines deleted...]
-      <c r="F1" s="169"/>
+      <c r="D1" s="117" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
     </row>
     <row r="2" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D2" s="41" t="s">
         <v>24</v>
       </c>
       <c r="E2" s="72"/>
       <c r="F2" s="41"/>
     </row>
     <row r="3" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D3" s="41" t="s">
         <v>73</v>
       </c>
       <c r="E3" s="72"/>
       <c r="F3" s="72"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D4" s="41"/>
       <c r="E4" s="72"/>
       <c r="F4" s="72"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
     </row>
     <row r="5" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D5" s="123" t="s">
+      <c r="D5" s="139" t="s">
         <v>74</v>
       </c>
-      <c r="E5" s="123"/>
-      <c r="F5" s="123"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="139"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="D6" s="114" t="str">
-[...4 lines deleted...]
-      <c r="F6" s="114"/>
+      <c r="D6" s="121" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
     </row>
     <row r="7" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="D7" s="127"/>
-[...1 lines deleted...]
-      <c r="F7" s="127"/>
+      <c r="D7" s="129"/>
+      <c r="E7" s="129"/>
+      <c r="F7" s="129"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
     </row>
     <row r="9" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="120" t="s">
+      <c r="A9" s="124" t="s">
         <v>78</v>
       </c>
-      <c r="B9" s="120"/>
-[...3 lines deleted...]
-      <c r="F9" s="120"/>
+      <c r="B9" s="124"/>
+      <c r="C9" s="124"/>
+      <c r="D9" s="124"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
       <c r="G9" s="75"/>
       <c r="H9" s="75"/>
       <c r="I9" s="75"/>
       <c r="N9" s="32">
         <f>O9*C14</f>
         <v>70.211999999999989</v>
       </c>
       <c r="O9" s="33">
         <v>58.51</v>
       </c>
       <c r="P9" s="32">
         <f>O9*$E$14</f>
         <v>50.903700000000001</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="41.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="124" t="s">
+      <c r="A10" s="122" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="124"/>
-[...3 lines deleted...]
-      <c r="F10" s="124"/>
+      <c r="B10" s="122"/>
+      <c r="C10" s="122"/>
+      <c r="D10" s="122"/>
+      <c r="E10" s="122"/>
+      <c r="F10" s="122"/>
       <c r="G10" s="76"/>
       <c r="H10" s="76"/>
       <c r="I10" s="76"/>
       <c r="N10" s="33">
         <v>217.39</v>
       </c>
       <c r="O10" s="32">
         <f>N10/C14</f>
         <v>181.15833333333333</v>
       </c>
       <c r="P10" s="32">
         <f>O10*E14</f>
         <v>157.60775000000001</v>
       </c>
     </row>
     <row r="11" spans="1:16" s="78" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A11" s="128" t="s">
+      <c r="A11" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="128"/>
-[...3 lines deleted...]
-      <c r="F11" s="128"/>
+      <c r="B11" s="123"/>
+      <c r="C11" s="123"/>
+      <c r="D11" s="123"/>
+      <c r="E11" s="123"/>
+      <c r="F11" s="123"/>
       <c r="G11" s="77"/>
       <c r="H11" s="77"/>
       <c r="I11" s="77"/>
       <c r="N11" s="32">
         <f>O11*C14</f>
         <v>212.71724137931034</v>
       </c>
       <c r="O11" s="32">
         <f>P11/E14</f>
         <v>177.26436781609195</v>
       </c>
       <c r="P11" s="33">
         <v>154.22</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="21" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
     </row>
     <row r="13" spans="1:16" ht="18.75" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C13" s="11" t="s">
@@ -7149,553 +7124,551 @@
     </row>
     <row r="17" spans="1:18" ht="19.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="B17" s="96"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
     </row>
     <row r="18" spans="1:18" ht="19.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="B18" s="96"/>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="97"/>
       <c r="C19" s="97"/>
       <c r="D19" s="97"/>
       <c r="E19" s="97"/>
       <c r="F19" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="98" customFormat="1" ht="81" x14ac:dyDescent="0.3">
-      <c r="A20" s="131" t="s">
+      <c r="A20" s="130" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="107" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="109" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="109" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="109" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="109" t="s">
         <v>4</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:18" s="36" customFormat="1" ht="18.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="132"/>
+      <c r="A21" s="131"/>
       <c r="B21" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="99"/>
       <c r="H21" s="99"/>
     </row>
     <row r="22" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="121" t="s">
+      <c r="A22" s="132" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="C22" s="170">
+      <c r="C22" s="113">
         <f>D22*$C$14</f>
         <v>130.79999999999998</v>
       </c>
-      <c r="D22" s="171">
+      <c r="D22" s="114">
         <f>'[3]ФПС - БК'!D20+10</f>
         <v>109</v>
       </c>
-      <c r="E22" s="170">
+      <c r="E22" s="113">
         <f>D22*$E$14</f>
         <v>94.83</v>
       </c>
-      <c r="F22" s="171">
+      <c r="F22" s="114">
         <f>'[3]ФПС - БК'!F20+10</f>
         <v>66.429999999999993</v>
       </c>
       <c r="G22" s="100"/>
       <c r="H22" s="101"/>
       <c r="J22" s="102">
         <v>0.75</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="122"/>
+      <c r="A23" s="133"/>
       <c r="B23" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="170">
+      <c r="C23" s="113">
         <f>D23*$C$14</f>
         <v>212.172</v>
       </c>
-      <c r="D23" s="171">
+      <c r="D23" s="114">
         <f>'[3]ФПС - БК'!D21+10</f>
         <v>176.81</v>
       </c>
-      <c r="E23" s="170">
+      <c r="E23" s="113">
         <f>D23*$E$14</f>
         <v>153.82470000000001</v>
       </c>
-      <c r="F23" s="171">
+      <c r="F23" s="114">
         <f>'[3]ФПС - БК'!F21+10</f>
         <v>95.8</v>
       </c>
       <c r="G23" s="100"/>
       <c r="H23" s="101"/>
       <c r="R23" s="36">
         <f>D23*57%</f>
         <v>100.78169999999999</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="122"/>
+      <c r="A24" s="133"/>
       <c r="B24" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="170">
+      <c r="C24" s="113">
         <f>D24*$C$14</f>
         <v>258.024</v>
       </c>
-      <c r="D24" s="171">
+      <c r="D24" s="114">
         <f>'[3]ФПС - БК'!D22+10</f>
         <v>215.02</v>
       </c>
-      <c r="E24" s="170">
+      <c r="E24" s="113">
         <f>D24*$E$14</f>
         <v>187.06740000000002</v>
       </c>
-      <c r="F24" s="171">
+      <c r="F24" s="114">
         <f>'[3]ФПС - БК'!F22+10</f>
         <v>136.57</v>
       </c>
       <c r="G24" s="100"/>
       <c r="H24" s="101"/>
       <c r="J24" s="102">
         <v>1.4</v>
       </c>
       <c r="M24" s="103">
         <f>D24/D23</f>
         <v>1.216107686216843</v>
       </c>
       <c r="R24" s="36">
         <f>D24*57%</f>
         <v>122.56139999999999</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="135"/>
-[...4 lines deleted...]
-      <c r="F25" s="136"/>
+      <c r="A25" s="125"/>
+      <c r="B25" s="126"/>
+      <c r="C25" s="126"/>
+      <c r="D25" s="126"/>
+      <c r="E25" s="126"/>
+      <c r="F25" s="126"/>
       <c r="G25" s="104"/>
       <c r="H25" s="104"/>
       <c r="M25" s="103"/>
     </row>
     <row r="26" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="121" t="s">
+      <c r="A26" s="132" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C26" s="170">
+      <c r="C26" s="113">
         <f>D26*$C$14</f>
         <v>114.048</v>
       </c>
-      <c r="D26" s="171">
+      <c r="D26" s="114">
         <v>95.04</v>
       </c>
-      <c r="E26" s="171">
+      <c r="E26" s="114">
         <v>84.6</v>
       </c>
-      <c r="F26" s="171">
+      <c r="F26" s="114">
         <f>'[3]ФПС - БК'!F24+10</f>
         <v>57.976899999999993</v>
       </c>
       <c r="G26" s="100"/>
       <c r="H26" s="104"/>
       <c r="J26" s="36">
         <f>D26/D27</f>
-        <v>0.57990115321252067</v>
+        <v>0.57905318954487306</v>
       </c>
       <c r="M26" s="103"/>
     </row>
     <row r="27" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="122"/>
+      <c r="A27" s="133"/>
       <c r="B27" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="170">
+      <c r="C27" s="113">
         <f>D27*$C$14</f>
-        <v>196.66799999999998</v>
-[...5 lines deleted...]
-      <c r="E27" s="170">
+        <v>196.95599999999999</v>
+      </c>
+      <c r="D27" s="114">
+        <v>164.13</v>
+      </c>
+      <c r="E27" s="113">
         <f>D27*$E$14</f>
-        <v>142.58429999999998</v>
-[...1 lines deleted...]
-      <c r="F27" s="171">
+        <v>142.79309999999998</v>
+      </c>
+      <c r="F27" s="114">
         <v>89.05</v>
       </c>
       <c r="G27" s="100"/>
       <c r="H27" s="104"/>
       <c r="M27" s="103"/>
       <c r="R27" s="36">
         <f>D27*57%</f>
-        <v>93.417299999999983</v>
+        <v>93.554099999999991</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="122"/>
+      <c r="A28" s="133"/>
       <c r="B28" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="170">
+      <c r="C28" s="113">
         <f>D28*$C$14</f>
         <v>239.60399999999998</v>
       </c>
-      <c r="D28" s="171">
+      <c r="D28" s="114">
         <f>'[3]ФПС - БК'!D26+10</f>
         <v>199.67</v>
       </c>
-      <c r="E28" s="170">
+      <c r="E28" s="113">
         <f>D28*$E$14</f>
         <v>173.71289999999999</v>
       </c>
-      <c r="F28" s="171">
+      <c r="F28" s="114">
         <v>118.92</v>
       </c>
       <c r="G28" s="100"/>
       <c r="H28" s="104"/>
       <c r="J28" s="36">
         <f>D28/D27</f>
-        <v>1.218317163951431</v>
+        <v>1.2165356729421799</v>
       </c>
       <c r="M28" s="103">
         <f>D28/D27</f>
-        <v>1.218317163951431</v>
+        <v>1.2165356729421799</v>
       </c>
       <c r="R28" s="36">
         <f>D28*57%</f>
         <v>113.81189999999998</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="135"/>
-[...4 lines deleted...]
-      <c r="F29" s="136"/>
+      <c r="A29" s="125"/>
+      <c r="B29" s="126"/>
+      <c r="C29" s="126"/>
+      <c r="D29" s="126"/>
+      <c r="E29" s="126"/>
+      <c r="F29" s="126"/>
       <c r="M29" s="103"/>
     </row>
     <row r="30" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="139" t="s">
+      <c r="A30" s="142" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="111" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="95" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="95" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="95" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="95" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="100"/>
       <c r="H30" s="104"/>
       <c r="M30" s="103"/>
     </row>
     <row r="31" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="140"/>
+      <c r="A31" s="143"/>
       <c r="B31" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C31" s="170">
+      <c r="C31" s="113">
         <f>D31*$C$14</f>
         <v>121.19999999999999</v>
       </c>
-      <c r="D31" s="171">
+      <c r="D31" s="114">
         <f>'[3]ФПС - БК'!D29+10</f>
         <v>101</v>
       </c>
-      <c r="E31" s="170">
+      <c r="E31" s="113">
         <f>D31*$E$14</f>
         <v>87.87</v>
       </c>
       <c r="F31" s="95" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="100"/>
       <c r="H31" s="104"/>
     </row>
     <row r="32" spans="1:18" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="140"/>
+      <c r="A32" s="143"/>
       <c r="B32" s="111" t="s">
         <v>16</v>
       </c>
-      <c r="C32" s="170">
+      <c r="C32" s="113">
         <f>D32*$C$14</f>
         <v>309.94799999999992</v>
       </c>
-      <c r="D32" s="171">
+      <c r="D32" s="114">
         <f>'[3]ФПС - БК'!D30+10</f>
         <v>258.28999999999996</v>
       </c>
-      <c r="E32" s="170">
+      <c r="E32" s="113">
         <f>D32*$E$14</f>
         <v>224.71229999999997</v>
       </c>
       <c r="F32" s="95" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="100"/>
       <c r="H32" s="104"/>
     </row>
     <row r="33" spans="1:8" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="137"/>
-[...4 lines deleted...]
-      <c r="F33" s="138"/>
+      <c r="A33" s="136"/>
+      <c r="B33" s="137"/>
+      <c r="C33" s="137"/>
+      <c r="D33" s="137"/>
+      <c r="E33" s="137"/>
+      <c r="F33" s="137"/>
       <c r="G33" s="104"/>
       <c r="H33" s="104"/>
     </row>
     <row r="34" spans="1:8" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="139" t="s">
+      <c r="A34" s="142" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="111" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="95" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="95" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="95" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="95" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="100"/>
       <c r="H34" s="104"/>
     </row>
     <row r="35" spans="1:8" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="140"/>
+      <c r="A35" s="143"/>
       <c r="B35" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C35" s="170">
+      <c r="C35" s="113">
         <f>D35*$C$14</f>
         <v>134.4</v>
       </c>
-      <c r="D35" s="170">
+      <c r="D35" s="113">
         <f>'[3]ФПС - БК'!D33+10</f>
         <v>112</v>
       </c>
-      <c r="E35" s="170">
+      <c r="E35" s="113">
         <f>D35*$E$14</f>
         <v>97.44</v>
       </c>
       <c r="F35" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="100"/>
       <c r="H35" s="104"/>
     </row>
     <row r="36" spans="1:8" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="140"/>
+      <c r="A36" s="143"/>
       <c r="B36" s="111" t="s">
         <v>16</v>
       </c>
-      <c r="C36" s="170">
+      <c r="C36" s="113">
         <f>D36*$C$14</f>
         <v>158.87999999999997</v>
       </c>
-      <c r="D36" s="171">
+      <c r="D36" s="114">
         <f>'[3]ФПС - БК'!D34+10</f>
         <v>132.39999999999998</v>
       </c>
-      <c r="E36" s="170">
+      <c r="E36" s="113">
         <f>D36*$E$14</f>
         <v>115.18799999999997</v>
       </c>
       <c r="F36" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G36" s="100"/>
       <c r="H36" s="104"/>
     </row>
     <row r="37" spans="1:8" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="137"/>
-[...4 lines deleted...]
-      <c r="F37" s="138"/>
+      <c r="A37" s="136"/>
+      <c r="B37" s="137"/>
+      <c r="C37" s="137"/>
+      <c r="D37" s="137"/>
+      <c r="E37" s="137"/>
+      <c r="F37" s="137"/>
       <c r="G37" s="104"/>
       <c r="H37" s="104"/>
     </row>
     <row r="38" spans="1:8" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="141" t="s">
+      <c r="A38" s="138" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="111" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="95" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="95" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="95" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:8" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="141"/>
+      <c r="A39" s="138"/>
       <c r="B39" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C39" s="170">
+      <c r="C39" s="113">
         <f>D39*$C$14</f>
         <v>121.19999999999999</v>
       </c>
-      <c r="D39" s="171">
+      <c r="D39" s="114">
         <f>'[3]ФПС - БК'!D37+10</f>
         <v>101</v>
       </c>
-      <c r="E39" s="170">
+      <c r="E39" s="113">
         <f>D39*$E$14</f>
         <v>87.87</v>
       </c>
       <c r="F39" s="95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:8" s="36" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="141"/>
+      <c r="A40" s="138"/>
       <c r="B40" s="111" t="s">
         <v>16</v>
       </c>
-      <c r="C40" s="170">
+      <c r="C40" s="113">
         <f>D40*$C$14</f>
-        <v>309.94799999999992</v>
-[...5 lines deleted...]
-      <c r="E40" s="170">
+        <v>329.22</v>
+      </c>
+      <c r="D40" s="114">
+        <v>274.35000000000002</v>
+      </c>
+      <c r="E40" s="113">
         <f>D40*$E$14</f>
-        <v>224.71229999999997</v>
+        <v>238.68450000000001</v>
       </c>
       <c r="F40" s="95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:8" s="36" customFormat="1" ht="20.25" x14ac:dyDescent="0.3"/>
     <row r="42" spans="1:8" s="36" customFormat="1" ht="20.25" x14ac:dyDescent="0.3"/>
     <row r="43" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A20:A21"/>
-[...3 lines deleted...]
-    <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="D5:F5"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A38:A40"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A26:A28"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="A33:F33"/>
-    <mergeCell ref="D1:F1"/>
-    <mergeCell ref="D5:F5"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A10:F10"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.35433070866141736" top="0.78740157480314965" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:BF44"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A17" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="D39" sqref="D39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.25" outlineLevelRow="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.33203125" style="36" customWidth="1"/>
     <col min="2" max="2" width="14.33203125" style="36" customWidth="1"/>
     <col min="3" max="3" width="9.33203125" style="36" customWidth="1"/>
     <col min="4" max="5" width="10.5546875" style="36" customWidth="1"/>
     <col min="6" max="6" width="11.109375" style="36" customWidth="1"/>
     <col min="7" max="7" width="0.33203125" style="69" customWidth="1"/>
     <col min="8" max="243" width="8.88671875" style="69"/>
     <col min="244" max="244" width="13.33203125" style="69" customWidth="1"/>
     <col min="245" max="245" width="9.5546875" style="69" customWidth="1"/>
     <col min="246" max="246" width="12.77734375" style="69" customWidth="1"/>
     <col min="247" max="247" width="10.5546875" style="69" customWidth="1"/>
     <col min="248" max="248" width="10.88671875" style="69" customWidth="1"/>
     <col min="249" max="249" width="11.21875" style="69" customWidth="1"/>
     <col min="250" max="250" width="8.88671875" style="69"/>
     <col min="251" max="251" width="11.21875" style="69" customWidth="1"/>
     <col min="252" max="499" width="8.88671875" style="69"/>
     <col min="500" max="500" width="13.33203125" style="69" customWidth="1"/>
     <col min="501" max="501" width="9.5546875" style="69" customWidth="1"/>
     <col min="502" max="502" width="12.77734375" style="69" customWidth="1"/>
     <col min="503" max="503" width="10.5546875" style="69" customWidth="1"/>
@@ -8234,183 +8207,183 @@
     <col min="15609" max="15609" width="11.21875" style="69" customWidth="1"/>
     <col min="15610" max="15610" width="8.88671875" style="69"/>
     <col min="15611" max="15611" width="11.21875" style="69" customWidth="1"/>
     <col min="15612" max="15859" width="8.88671875" style="69"/>
     <col min="15860" max="15860" width="13.33203125" style="69" customWidth="1"/>
     <col min="15861" max="15861" width="9.5546875" style="69" customWidth="1"/>
     <col min="15862" max="15862" width="12.77734375" style="69" customWidth="1"/>
     <col min="15863" max="15863" width="10.5546875" style="69" customWidth="1"/>
     <col min="15864" max="15864" width="10.88671875" style="69" customWidth="1"/>
     <col min="15865" max="15865" width="11.21875" style="69" customWidth="1"/>
     <col min="15866" max="15866" width="8.88671875" style="69"/>
     <col min="15867" max="15867" width="11.21875" style="69" customWidth="1"/>
     <col min="15868" max="16115" width="8.88671875" style="69"/>
     <col min="16116" max="16116" width="13.33203125" style="69" customWidth="1"/>
     <col min="16117" max="16117" width="9.5546875" style="69" customWidth="1"/>
     <col min="16118" max="16118" width="12.77734375" style="69" customWidth="1"/>
     <col min="16119" max="16119" width="10.5546875" style="69" customWidth="1"/>
     <col min="16120" max="16120" width="10.88671875" style="69" customWidth="1"/>
     <col min="16121" max="16121" width="11.21875" style="69" customWidth="1"/>
     <col min="16122" max="16122" width="8.88671875" style="69"/>
     <col min="16123" max="16123" width="11.21875" style="69" customWidth="1"/>
     <col min="16124" max="16384" width="8.88671875" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="62" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D1" s="116" t="s">
+      <c r="D1" s="145" t="s">
         <v>89</v>
       </c>
-      <c r="E1" s="116"/>
-      <c r="F1" s="116"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
     </row>
     <row r="2" spans="1:7" s="62" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D2" s="41" t="s">
         <v>24</v>
       </c>
       <c r="E2" s="72"/>
       <c r="F2" s="41"/>
     </row>
     <row r="3" spans="1:7" s="62" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D3" s="41" t="s">
         <v>73</v>
       </c>
       <c r="E3" s="72"/>
       <c r="F3" s="72"/>
       <c r="G3" s="63"/>
     </row>
     <row r="4" spans="1:7" s="62" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D4" s="41"/>
       <c r="E4" s="72"/>
       <c r="F4" s="72"/>
     </row>
     <row r="5" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="D5" s="123" t="s">
+      <c r="D5" s="139" t="s">
         <v>74</v>
       </c>
-      <c r="E5" s="123"/>
-      <c r="F5" s="123"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="139"/>
       <c r="G5" s="8"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="D6" s="114" t="s">
+      <c r="D6" s="121" t="s">
         <v>86</v>
       </c>
-      <c r="E6" s="114"/>
-      <c r="F6" s="114"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="D7" s="127"/>
-[...1 lines deleted...]
-      <c r="F7" s="127"/>
+      <c r="D7" s="129"/>
+      <c r="E7" s="129"/>
+      <c r="F7" s="129"/>
     </row>
     <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="120" t="s">
+      <c r="A9" s="124" t="s">
         <v>79</v>
       </c>
-      <c r="B9" s="120"/>
-[...3 lines deleted...]
-      <c r="F9" s="120"/>
+      <c r="B9" s="124"/>
+      <c r="C9" s="124"/>
+      <c r="D9" s="124"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
     </row>
     <row r="10" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="124" t="s">
+      <c r="A10" s="122" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="124"/>
-[...3 lines deleted...]
-      <c r="F10" s="124"/>
+      <c r="B10" s="122"/>
+      <c r="C10" s="122"/>
+      <c r="D10" s="122"/>
+      <c r="E10" s="122"/>
+      <c r="F10" s="122"/>
     </row>
     <row r="11" spans="1:7" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="147" t="s">
+      <c r="A11" s="150" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="147"/>
-[...3 lines deleted...]
-      <c r="F11" s="147"/>
+      <c r="B11" s="150"/>
+      <c r="C11" s="150"/>
+      <c r="D11" s="150"/>
+      <c r="E11" s="150"/>
+      <c r="F11" s="150"/>
     </row>
     <row r="12" spans="1:7" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="147" t="s">
+      <c r="A12" s="150" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="147"/>
-[...3 lines deleted...]
-      <c r="F12" s="147"/>
+      <c r="B12" s="150"/>
+      <c r="C12" s="150"/>
+      <c r="D12" s="150"/>
+      <c r="E12" s="150"/>
+      <c r="F12" s="150"/>
     </row>
     <row r="13" spans="1:7" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="148" t="s">
+      <c r="A13" s="151" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="148"/>
-[...3 lines deleted...]
-      <c r="F13" s="148"/>
+      <c r="B13" s="151"/>
+      <c r="C13" s="151"/>
+      <c r="D13" s="151"/>
+      <c r="E13" s="151"/>
+      <c r="F13" s="151"/>
     </row>
     <row r="14" spans="1:7" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="148" t="s">
+      <c r="A14" s="151" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="148"/>
-[...3 lines deleted...]
-      <c r="F14" s="148"/>
+      <c r="B14" s="151"/>
+      <c r="C14" s="151"/>
+      <c r="D14" s="151"/>
+      <c r="E14" s="151"/>
+      <c r="F14" s="151"/>
     </row>
     <row r="15" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="149"/>
-[...4 lines deleted...]
-      <c r="F15" s="149"/>
+      <c r="A15" s="152"/>
+      <c r="B15" s="152"/>
+      <c r="C15" s="152"/>
+      <c r="D15" s="152"/>
+      <c r="E15" s="152"/>
+      <c r="F15" s="152"/>
     </row>
     <row r="16" spans="1:7" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="150" t="s">
+      <c r="A16" s="153" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="150"/>
-[...3 lines deleted...]
-      <c r="F16" s="150"/>
+      <c r="B16" s="153"/>
+      <c r="C16" s="153"/>
+      <c r="D16" s="153"/>
+      <c r="E16" s="153"/>
+      <c r="F16" s="153"/>
     </row>
     <row r="17" spans="1:7" s="78" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="151" t="s">
+      <c r="A17" s="154" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="151"/>
-[...3 lines deleted...]
-      <c r="F17" s="151"/>
+      <c r="B17" s="154"/>
+      <c r="C17" s="154"/>
+      <c r="D17" s="154"/>
+      <c r="E17" s="154"/>
+      <c r="F17" s="154"/>
     </row>
     <row r="18" spans="1:7" ht="15.6" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C18" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
     </row>
     <row r="19" spans="1:7" ht="25.15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C19" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="24.6" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="B20" s="80"/>
@@ -8435,175 +8408,175 @@
       <c r="F21" s="52" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:7" s="82" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="67" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="66" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="64" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="64" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="64" t="s">
         <v>3</v>
       </c>
       <c r="F22" s="64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="139" t="s">
+      <c r="A23" s="142" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="22" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="91">
         <v>0.75</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="140"/>
+      <c r="A24" s="143"/>
       <c r="B24" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="95">
         <f>E24*1.2</f>
         <v>48</v>
       </c>
       <c r="E24" s="95">
         <v>40</v>
       </c>
       <c r="F24" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="140"/>
+      <c r="A25" s="143"/>
       <c r="B25" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="95">
         <f>E25*1.2</f>
         <v>72</v>
       </c>
       <c r="E25" s="95">
         <f>E24*1.5</f>
         <v>60</v>
       </c>
       <c r="F25" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="91">
         <v>1.5</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="143"/>
+      <c r="A26" s="146"/>
       <c r="B26" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="C26" s="144" t="s">
-[...4 lines deleted...]
-      <c r="F26" s="146"/>
+      <c r="C26" s="147" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="148"/>
+      <c r="E26" s="148"/>
+      <c r="F26" s="149"/>
       <c r="G26" s="91"/>
     </row>
     <row r="27" spans="1:7" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="142" t="s">
+      <c r="A27" s="144" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="142"/>
-[...3 lines deleted...]
-      <c r="F27" s="142"/>
+      <c r="B27" s="144"/>
+      <c r="C27" s="144"/>
+      <c r="D27" s="144"/>
+      <c r="E27" s="144"/>
+      <c r="F27" s="144"/>
     </row>
     <row r="44" spans="55:58" s="36" customFormat="1" x14ac:dyDescent="0.3">
       <c r="BC44" s="70"/>
       <c r="BE44" s="73"/>
       <c r="BF44" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="A23:A26"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A14:F14"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:BU42"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A18" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C23" sqref="C23:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.25" outlineLevelRow="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.109375" style="36" customWidth="1"/>
     <col min="2" max="2" width="14.33203125" style="36" customWidth="1"/>
     <col min="3" max="3" width="9.33203125" style="36" customWidth="1"/>
     <col min="4" max="5" width="11.109375" style="36" customWidth="1"/>
     <col min="6" max="6" width="10.5546875" style="36" customWidth="1"/>
     <col min="7" max="7" width="0" style="69" hidden="1" customWidth="1"/>
     <col min="8" max="243" width="8.88671875" style="69"/>
     <col min="244" max="244" width="13.33203125" style="69" customWidth="1"/>
     <col min="245" max="245" width="9.5546875" style="69" customWidth="1"/>
     <col min="246" max="246" width="12.77734375" style="69" customWidth="1"/>
     <col min="247" max="247" width="10.5546875" style="69" customWidth="1"/>
     <col min="248" max="248" width="10.88671875" style="69" customWidth="1"/>
     <col min="249" max="249" width="11.21875" style="69" customWidth="1"/>
     <col min="250" max="250" width="8.88671875" style="69"/>
     <col min="251" max="251" width="11.21875" style="69" customWidth="1"/>
     <col min="252" max="499" width="8.88671875" style="69"/>
     <col min="500" max="500" width="13.33203125" style="69" customWidth="1"/>
     <col min="501" max="501" width="9.5546875" style="69" customWidth="1"/>
     <col min="502" max="502" width="12.77734375" style="69" customWidth="1"/>
     <col min="503" max="503" width="10.5546875" style="69" customWidth="1"/>
@@ -9148,150 +9121,150 @@
     <col min="15862" max="15862" width="12.77734375" style="69" customWidth="1"/>
     <col min="15863" max="15863" width="10.5546875" style="69" customWidth="1"/>
     <col min="15864" max="15864" width="10.88671875" style="69" customWidth="1"/>
     <col min="15865" max="15865" width="11.21875" style="69" customWidth="1"/>
     <col min="15866" max="15866" width="8.88671875" style="69"/>
     <col min="15867" max="15867" width="11.21875" style="69" customWidth="1"/>
     <col min="15868" max="16115" width="8.88671875" style="69"/>
     <col min="16116" max="16116" width="13.33203125" style="69" customWidth="1"/>
     <col min="16117" max="16117" width="9.5546875" style="69" customWidth="1"/>
     <col min="16118" max="16118" width="12.77734375" style="69" customWidth="1"/>
     <col min="16119" max="16119" width="10.5546875" style="69" customWidth="1"/>
     <col min="16120" max="16120" width="10.88671875" style="69" customWidth="1"/>
     <col min="16121" max="16121" width="11.21875" style="69" customWidth="1"/>
     <col min="16122" max="16122" width="8.88671875" style="69"/>
     <col min="16123" max="16123" width="11.21875" style="69" customWidth="1"/>
     <col min="16124" max="16384" width="8.88671875" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="62" customFormat="1" ht="24.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="61"/>
       <c r="C1" s="65"/>
       <c r="D1" s="105"/>
       <c r="F1" s="106"/>
     </row>
     <row r="2" spans="1:7" s="62" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D2" s="116" t="s">
+      <c r="D2" s="145" t="s">
         <v>75</v>
       </c>
-      <c r="E2" s="116"/>
-      <c r="F2" s="116"/>
+      <c r="E2" s="145"/>
+      <c r="F2" s="145"/>
     </row>
     <row r="3" spans="1:7" s="62" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D3" s="41" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="72"/>
       <c r="F3" s="41"/>
       <c r="G3" s="63"/>
     </row>
     <row r="4" spans="1:7" s="62" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D4" s="41" t="s">
         <v>73</v>
       </c>
       <c r="E4" s="72"/>
       <c r="F4" s="72"/>
     </row>
     <row r="5" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D5" s="41"/>
       <c r="E5" s="72"/>
       <c r="F5" s="72"/>
       <c r="G5" s="8"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="D6" s="123" t="s">
+      <c r="D6" s="139" t="s">
         <v>74</v>
       </c>
-      <c r="E6" s="123"/>
-      <c r="F6" s="123"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="139"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="D7" s="114" t="s">
+      <c r="D7" s="121" t="s">
         <v>68</v>
       </c>
-      <c r="E7" s="114"/>
-      <c r="F7" s="114"/>
+      <c r="E7" s="121"/>
+      <c r="F7" s="121"/>
     </row>
     <row r="9" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="120" t="s">
+      <c r="A9" s="124" t="s">
         <v>83</v>
       </c>
-      <c r="B9" s="120"/>
-[...3 lines deleted...]
-      <c r="F9" s="120"/>
+      <c r="B9" s="124"/>
+      <c r="C9" s="124"/>
+      <c r="D9" s="124"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
     </row>
     <row r="10" spans="1:7" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="124" t="s">
+      <c r="A10" s="122" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="124"/>
-[...3 lines deleted...]
-      <c r="F10" s="124"/>
+      <c r="B10" s="122"/>
+      <c r="C10" s="122"/>
+      <c r="D10" s="122"/>
+      <c r="E10" s="122"/>
+      <c r="F10" s="122"/>
     </row>
     <row r="11" spans="1:7" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="147" t="s">
+      <c r="A11" s="150" t="s">
         <v>84</v>
       </c>
-      <c r="B11" s="147"/>
-[...3 lines deleted...]
-      <c r="F11" s="147"/>
+      <c r="B11" s="150"/>
+      <c r="C11" s="150"/>
+      <c r="D11" s="150"/>
+      <c r="E11" s="150"/>
+      <c r="F11" s="150"/>
     </row>
     <row r="12" spans="1:7" ht="174.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="153" t="s">
+      <c r="A12" s="156" t="s">
         <v>85</v>
       </c>
-      <c r="B12" s="153"/>
-[...3 lines deleted...]
-      <c r="F12" s="153"/>
+      <c r="B12" s="156"/>
+      <c r="C12" s="156"/>
+      <c r="D12" s="156"/>
+      <c r="E12" s="156"/>
+      <c r="F12" s="156"/>
     </row>
     <row r="13" spans="1:7" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="150" t="s">
+      <c r="A13" s="153" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="150"/>
-[...3 lines deleted...]
-      <c r="F13" s="150"/>
+      <c r="B13" s="153"/>
+      <c r="C13" s="153"/>
+      <c r="D13" s="153"/>
+      <c r="E13" s="153"/>
+      <c r="F13" s="153"/>
     </row>
     <row r="14" spans="1:7" s="78" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="151" t="s">
+      <c r="A14" s="154" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="151"/>
-[...3 lines deleted...]
-      <c r="F14" s="151"/>
+      <c r="B14" s="154"/>
+      <c r="C14" s="154"/>
+      <c r="D14" s="154"/>
+      <c r="E14" s="154"/>
+      <c r="F14" s="154"/>
     </row>
     <row r="15" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
     </row>
     <row r="16" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:73" ht="13.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="B17" s="80"/>
@@ -9320,141 +9293,141 @@
       <c r="F18" s="52" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:73" s="82" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="67" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="66" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="64" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="64" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="64" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:73" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="139" t="s">
+      <c r="A20" s="142" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="22" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="91">
         <v>0.75</v>
       </c>
     </row>
     <row r="21" spans="1:73" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="140"/>
+      <c r="A21" s="143"/>
       <c r="B21" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="94">
         <v>87</v>
       </c>
       <c r="E21" s="94">
         <v>75.7</v>
       </c>
       <c r="F21" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:73" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="140"/>
+      <c r="A22" s="143"/>
       <c r="B22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="94">
         <f>D21*1.4</f>
         <v>121.8</v>
       </c>
       <c r="E22" s="94">
         <v>106</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="91">
         <v>1.5</v>
       </c>
     </row>
     <row r="23" spans="1:73" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="143"/>
+      <c r="A23" s="146"/>
       <c r="B23" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="144" t="s">
-[...4 lines deleted...]
-      <c r="F23" s="146"/>
+      <c r="C23" s="147" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="148"/>
+      <c r="E23" s="148"/>
+      <c r="F23" s="149"/>
       <c r="G23" s="91"/>
     </row>
     <row r="24" spans="1:73" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="54"/>
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
     </row>
     <row r="25" spans="1:73" s="36" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="E25" s="152" t="s">
+      <c r="E25" s="155" t="s">
         <v>76</v>
       </c>
-      <c r="F25" s="152"/>
+      <c r="F25" s="155"/>
       <c r="AG25" s="36" t="s">
         <v>25</v>
       </c>
       <c r="AJ25" s="36" t="s">
         <v>26</v>
       </c>
       <c r="AO25" s="36" t="s">
         <v>25</v>
       </c>
       <c r="AR25" s="36" t="s">
         <v>26</v>
       </c>
       <c r="BA25" s="36">
         <f>(BA20+BA16+BA12)/3</f>
         <v>0</v>
       </c>
       <c r="BB25" s="36">
         <f>(BB20+BB16+BB12)/3</f>
         <v>0</v>
       </c>
       <c r="BC25" s="70">
         <f>BA25-BB25</f>
         <v>0</v>
       </c>
       <c r="BE25" s="73"/>
@@ -9542,631 +9515,631 @@
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A9:F9"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.25" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.44140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="20.44140625" style="9" customWidth="1"/>
     <col min="3" max="6" width="12.6640625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A1" s="154" t="s">
+      <c r="A1" s="157" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="154"/>
-[...3 lines deleted...]
-      <c r="F1" s="154"/>
+      <c r="B1" s="157"/>
+      <c r="C1" s="157"/>
+      <c r="D1" s="157"/>
+      <c r="E1" s="157"/>
+      <c r="F1" s="157"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="155" t="s">
+      <c r="A2" s="158" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="155"/>
-[...3 lines deleted...]
-      <c r="F2" s="155"/>
+      <c r="B2" s="158"/>
+      <c r="C2" s="158"/>
+      <c r="D2" s="158"/>
+      <c r="E2" s="158"/>
+      <c r="F2" s="158"/>
     </row>
     <row r="3" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="159" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="156"/>
-[...3 lines deleted...]
-      <c r="F3" s="156"/>
+      <c r="B3" s="159"/>
+      <c r="C3" s="159"/>
+      <c r="D3" s="159"/>
+      <c r="E3" s="159"/>
+      <c r="F3" s="159"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
     </row>
     <row r="5" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B6" s="16"/>
       <c r="C6" s="17">
         <v>1.2</v>
       </c>
       <c r="D6" s="17">
         <v>1</v>
       </c>
       <c r="E6" s="17">
         <v>0.87</v>
       </c>
       <c r="F6" s="17">
         <v>0.56999999999999995</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="158" t="s">
+      <c r="A7" s="161" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="158"/>
-[...3 lines deleted...]
-      <c r="F7" s="158"/>
+      <c r="B7" s="161"/>
+      <c r="C7" s="161"/>
+      <c r="D7" s="161"/>
+      <c r="E7" s="161"/>
+      <c r="F7" s="161"/>
     </row>
     <row r="8" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="43"/>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A10" s="131" t="s">
+      <c r="A10" s="130" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A11" s="132"/>
+      <c r="A11" s="131"/>
       <c r="B11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="21" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="21" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A12" s="133" t="s">
+      <c r="A12" s="134" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="28">
         <f>D12*$C$6</f>
         <v>192.6</v>
       </c>
       <c r="D12" s="28">
         <f>D13*0.5+10.5</f>
         <v>160.5</v>
       </c>
       <c r="E12" s="28">
         <f>D12*$E$6+0.36</f>
         <v>139.995</v>
       </c>
       <c r="F12" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A13" s="134"/>
+      <c r="A13" s="135"/>
       <c r="B13" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="28">
         <f>D13*$C$6</f>
         <v>360</v>
       </c>
       <c r="D13" s="28">
         <v>300</v>
       </c>
       <c r="E13" s="28">
         <f>D13*$E$6</f>
         <v>261</v>
       </c>
       <c r="F13" s="28">
         <v>225</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A14" s="134"/>
+      <c r="A14" s="135"/>
       <c r="B14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="28">
         <f>D14*$C$6</f>
         <v>444</v>
       </c>
       <c r="D14" s="28">
         <v>370</v>
       </c>
       <c r="E14" s="28">
         <f>D14*$E$6+0.1</f>
         <v>322</v>
       </c>
       <c r="F14" s="28">
         <f>F13+45</f>
         <v>270</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A15" s="135"/>
-[...4 lines deleted...]
-      <c r="F15" s="136"/>
+      <c r="A15" s="125"/>
+      <c r="B15" s="126"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="126"/>
+      <c r="E15" s="126"/>
+      <c r="F15" s="126"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A16" s="133" t="s">
+      <c r="A16" s="134" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="28">
         <f>D16*$C$6</f>
         <v>192.6</v>
       </c>
       <c r="D16" s="28">
         <f>D17*0.5+10.5</f>
         <v>160.5</v>
       </c>
       <c r="E16" s="28">
         <f>D16*$E$6+0.36</f>
         <v>139.995</v>
       </c>
       <c r="F16" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A17" s="134"/>
+      <c r="A17" s="135"/>
       <c r="B17" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="28">
         <f>D17*$C$6</f>
         <v>360</v>
       </c>
       <c r="D17" s="28">
         <v>300</v>
       </c>
       <c r="E17" s="28">
         <f>D17*$E$6</f>
         <v>261</v>
       </c>
       <c r="F17" s="28">
         <f>F13</f>
         <v>225</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A18" s="134"/>
+      <c r="A18" s="135"/>
       <c r="B18" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="28">
         <f>D18*$C$6</f>
         <v>444</v>
       </c>
       <c r="D18" s="28">
         <v>370</v>
       </c>
       <c r="E18" s="28">
         <f>D18*$E$6+0.1</f>
         <v>322</v>
       </c>
       <c r="F18" s="28">
         <f>F14</f>
         <v>270</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A19" s="135"/>
-[...4 lines deleted...]
-      <c r="F19" s="136"/>
+      <c r="A19" s="125"/>
+      <c r="B19" s="126"/>
+      <c r="C19" s="126"/>
+      <c r="D19" s="126"/>
+      <c r="E19" s="126"/>
+      <c r="F19" s="126"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A20" s="133" t="s">
+      <c r="A20" s="134" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A21" s="134"/>
+      <c r="A21" s="135"/>
       <c r="B21" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="28">
         <f>D21*$C$6</f>
         <v>255</v>
       </c>
       <c r="D21" s="28">
         <v>212.5</v>
       </c>
       <c r="E21" s="28">
         <f>D21*$E$6+0.12</f>
         <v>184.995</v>
       </c>
       <c r="F21" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A22" s="134"/>
+      <c r="A22" s="135"/>
       <c r="B22" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="28">
         <f>D22*$C$6</f>
         <v>288</v>
       </c>
       <c r="D22" s="28">
         <v>240</v>
       </c>
       <c r="E22" s="28">
         <f>D22*$E$6+0.2</f>
         <v>209</v>
       </c>
       <c r="F22" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A23" s="135"/>
-[...4 lines deleted...]
-      <c r="F23" s="136"/>
+      <c r="A23" s="125"/>
+      <c r="B23" s="126"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="133" t="s">
+      <c r="A24" s="134" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="28" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A25" s="134"/>
+      <c r="A25" s="135"/>
       <c r="B25" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="28">
         <f>D25*$C$6</f>
         <v>230.39999999999998</v>
       </c>
       <c r="D25" s="28">
         <v>192</v>
       </c>
       <c r="E25" s="28">
         <f>D25*$E$6-0.04</f>
         <v>167</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A26" s="134"/>
+      <c r="A26" s="135"/>
       <c r="B26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="28">
         <f>D26*$C$6</f>
         <v>268.8</v>
       </c>
       <c r="D26" s="28">
         <v>224</v>
       </c>
       <c r="E26" s="28">
         <f>D26*$E$6+0.12</f>
         <v>195</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A27" s="137"/>
-[...4 lines deleted...]
-      <c r="F27" s="138"/>
+      <c r="A27" s="136"/>
+      <c r="B27" s="137"/>
+      <c r="C27" s="137"/>
+      <c r="D27" s="137"/>
+      <c r="E27" s="137"/>
+      <c r="F27" s="137"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A28" s="117" t="s">
+      <c r="A28" s="115" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A29" s="117"/>
+      <c r="A29" s="115"/>
       <c r="B29" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="28">
         <f>D29*$C$6</f>
         <v>258</v>
       </c>
       <c r="D29" s="28">
         <v>215</v>
       </c>
       <c r="E29" s="28">
         <f>D29*$E$6-0.05</f>
         <v>187</v>
       </c>
       <c r="F29" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A30" s="117"/>
+      <c r="A30" s="115"/>
       <c r="B30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="28">
         <f>D30*$C$6</f>
         <v>385.8</v>
       </c>
       <c r="D30" s="28">
         <v>321.5</v>
       </c>
       <c r="E30" s="28">
         <f>D30*$E$6+0.29</f>
         <v>279.995</v>
       </c>
       <c r="F30" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="32" spans="1:6" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="33" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="A33" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="36"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
     </row>
     <row r="35" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A35" s="157" t="s">
+      <c r="A35" s="160" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="157"/>
-[...3 lines deleted...]
-      <c r="F35" s="157"/>
+      <c r="B35" s="160"/>
+      <c r="C35" s="160"/>
+      <c r="D35" s="160"/>
+      <c r="E35" s="160"/>
+      <c r="F35" s="160"/>
     </row>
     <row r="36" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A36" s="157"/>
-[...4 lines deleted...]
-      <c r="F36" s="157"/>
+      <c r="A36" s="160"/>
+      <c r="B36" s="160"/>
+      <c r="C36" s="160"/>
+      <c r="D36" s="160"/>
+      <c r="E36" s="160"/>
+      <c r="F36" s="160"/>
     </row>
     <row r="37" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A37" s="157"/>
-[...4 lines deleted...]
-      <c r="F37" s="157"/>
+      <c r="A37" s="160"/>
+      <c r="B37" s="160"/>
+      <c r="C37" s="160"/>
+      <c r="D37" s="160"/>
+      <c r="E37" s="160"/>
+      <c r="F37" s="160"/>
     </row>
     <row r="38" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A38" s="157"/>
-[...4 lines deleted...]
-      <c r="F38" s="157"/>
+      <c r="A38" s="160"/>
+      <c r="B38" s="160"/>
+      <c r="C38" s="160"/>
+      <c r="D38" s="160"/>
+      <c r="E38" s="160"/>
+      <c r="F38" s="160"/>
     </row>
     <row r="39" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A39" s="157"/>
-[...4 lines deleted...]
-      <c r="F39" s="157"/>
+      <c r="A39" s="160"/>
+      <c r="B39" s="160"/>
+      <c r="C39" s="160"/>
+      <c r="D39" s="160"/>
+      <c r="E39" s="160"/>
+      <c r="F39" s="160"/>
     </row>
     <row r="40" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A40" s="157"/>
-[...4 lines deleted...]
-      <c r="F40" s="157"/>
+      <c r="A40" s="160"/>
+      <c r="B40" s="160"/>
+      <c r="C40" s="160"/>
+      <c r="D40" s="160"/>
+      <c r="E40" s="160"/>
+      <c r="F40" s="160"/>
     </row>
     <row r="41" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A41" s="157"/>
-[...4 lines deleted...]
-      <c r="F41" s="157"/>
+      <c r="A41" s="160"/>
+      <c r="B41" s="160"/>
+      <c r="C41" s="160"/>
+      <c r="D41" s="160"/>
+      <c r="E41" s="160"/>
+      <c r="F41" s="160"/>
     </row>
     <row r="42" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A42" s="157"/>
-[...4 lines deleted...]
-      <c r="F42" s="157"/>
+      <c r="A42" s="160"/>
+      <c r="B42" s="160"/>
+      <c r="C42" s="160"/>
+      <c r="D42" s="160"/>
+      <c r="E42" s="160"/>
+      <c r="F42" s="160"/>
     </row>
     <row r="43" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A43" s="157"/>
-[...4 lines deleted...]
-      <c r="F43" s="157"/>
+      <c r="A43" s="160"/>
+      <c r="B43" s="160"/>
+      <c r="C43" s="160"/>
+      <c r="D43" s="160"/>
+      <c r="E43" s="160"/>
+      <c r="F43" s="160"/>
     </row>
     <row r="44" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A44" s="157"/>
-[...4 lines deleted...]
-      <c r="F44" s="157"/>
+      <c r="A44" s="160"/>
+      <c r="B44" s="160"/>
+      <c r="C44" s="160"/>
+      <c r="D44" s="160"/>
+      <c r="E44" s="160"/>
+      <c r="F44" s="160"/>
     </row>
     <row r="45" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A45" s="157"/>
-[...4 lines deleted...]
-      <c r="F45" s="157"/>
+      <c r="A45" s="160"/>
+      <c r="B45" s="160"/>
+      <c r="C45" s="160"/>
+      <c r="D45" s="160"/>
+      <c r="E45" s="160"/>
+      <c r="F45" s="160"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A35:F45"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:A22"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:A30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10189,113 +10162,113 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="23.25" hidden="1" x14ac:dyDescent="0.35">
       <c r="E1" s="47"/>
       <c r="F1" s="44" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="7"/>
     </row>
     <row r="2" spans="1:8" ht="23.25" hidden="1" x14ac:dyDescent="0.35">
       <c r="E2" s="47"/>
       <c r="F2" s="44" t="s">
         <v>50</v>
       </c>
       <c r="G2" s="7"/>
     </row>
     <row r="3" spans="1:8" ht="23.25" hidden="1" x14ac:dyDescent="0.35">
       <c r="D3" s="48"/>
       <c r="E3" s="49"/>
       <c r="F3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="G3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="23.25" hidden="1" x14ac:dyDescent="0.35">
-      <c r="D4" s="165" t="s">
+      <c r="D4" s="168" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="165"/>
-      <c r="F4" s="165"/>
+      <c r="E4" s="168"/>
+      <c r="F4" s="168"/>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A5" s="163" t="s">
+      <c r="A5" s="166" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="163"/>
-      <c r="C5" s="163"/>
+      <c r="B5" s="166"/>
+      <c r="C5" s="166"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A6" s="154" t="s">
+      <c r="A6" s="157" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="154"/>
-[...3 lines deleted...]
-      <c r="F6" s="154"/>
+      <c r="B6" s="157"/>
+      <c r="C6" s="157"/>
+      <c r="D6" s="157"/>
+      <c r="E6" s="157"/>
+      <c r="F6" s="157"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A7" s="166" t="s">
+      <c r="A7" s="169" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="166"/>
-[...3 lines deleted...]
-      <c r="F7" s="166"/>
+      <c r="B7" s="169"/>
+      <c r="C7" s="169"/>
+      <c r="D7" s="169"/>
+      <c r="E7" s="169"/>
+      <c r="F7" s="169"/>
     </row>
     <row r="8" spans="1:8" ht="118.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="167" t="s">
+      <c r="A8" s="170" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="167"/>
-[...3 lines deleted...]
-      <c r="F8" s="167"/>
+      <c r="B8" s="170"/>
+      <c r="C8" s="170"/>
+      <c r="D8" s="170"/>
+      <c r="E8" s="170"/>
+      <c r="F8" s="170"/>
     </row>
     <row r="9" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="168" t="s">
+      <c r="A9" s="171" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="168"/>
-[...3 lines deleted...]
-      <c r="F9" s="168"/>
+      <c r="B9" s="171"/>
+      <c r="C9" s="171"/>
+      <c r="D9" s="171"/>
+      <c r="E9" s="171"/>
+      <c r="F9" s="171"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A10" s="164" t="s">
+      <c r="A10" s="167" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="164"/>
-[...3 lines deleted...]
-      <c r="F10" s="164"/>
+      <c r="B10" s="167"/>
+      <c r="C10" s="167"/>
+      <c r="D10" s="167"/>
+      <c r="E10" s="167"/>
+      <c r="F10" s="167"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>4</v>
       </c>
     </row>
@@ -10324,220 +10297,220 @@
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="159" t="s">
+      <c r="A16" s="162" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="22">
         <f>D16*$C$13</f>
         <v>81</v>
       </c>
       <c r="D16" s="22">
         <f>D17*$G$16</f>
         <v>67.5</v>
       </c>
       <c r="E16" s="22">
         <f>D16*$E$13</f>
         <v>60.75</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="6">
         <v>0.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="160"/>
+      <c r="A17" s="163"/>
       <c r="B17" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="22">
         <f>D17*$C$13</f>
         <v>108</v>
       </c>
       <c r="D17" s="53">
         <v>90</v>
       </c>
       <c r="E17" s="22">
         <f>D17*$E$13</f>
         <v>81</v>
       </c>
       <c r="F17" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="160"/>
+      <c r="A18" s="163"/>
       <c r="B18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="22">
         <f>D18*$C$13</f>
         <v>151.19999999999999</v>
       </c>
       <c r="D18" s="22">
         <f>D17*G18</f>
         <v>125.99999999999999</v>
       </c>
       <c r="E18" s="22">
         <f>D18*$E$13</f>
         <v>113.39999999999999</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="6">
         <v>1.4</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A19" s="137"/>
-[...4 lines deleted...]
-      <c r="F19" s="138"/>
+      <c r="A19" s="136"/>
+      <c r="B19" s="137"/>
+      <c r="C19" s="137"/>
+      <c r="D19" s="137"/>
+      <c r="E19" s="137"/>
+      <c r="F19" s="137"/>
     </row>
     <row r="20" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="159" t="s">
+      <c r="A20" s="162" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="22">
         <f>D20*$C$13</f>
         <v>72.899999999999991</v>
       </c>
       <c r="D20" s="22">
         <f>D21*$G$16</f>
         <v>60.75</v>
       </c>
       <c r="E20" s="22">
         <f>D20*$E$13</f>
         <v>54.675000000000004</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="6">
         <v>0.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="160"/>
+      <c r="A21" s="163"/>
       <c r="B21" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="22">
         <f>D21*$C$13</f>
         <v>97.2</v>
       </c>
       <c r="D21" s="53">
         <f>D17*0.9</f>
         <v>81</v>
       </c>
       <c r="E21" s="22">
         <f>D21*$E$13</f>
         <v>72.900000000000006</v>
       </c>
       <c r="F21" s="22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="161"/>
+      <c r="A22" s="164"/>
       <c r="B22" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="22">
         <f>D22*$C$13</f>
         <v>136.07999999999998</v>
       </c>
       <c r="D22" s="22">
         <f>D21*G22</f>
         <v>113.39999999999999</v>
       </c>
       <c r="E22" s="22">
         <f>D22*$E$13</f>
         <v>102.05999999999999</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="6">
         <v>1.4</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="54"/>
       <c r="B23" s="55"/>
       <c r="C23" s="55"/>
       <c r="D23" s="56"/>
       <c r="E23" s="55"/>
       <c r="F23" s="55"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="54"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B26" s="55" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="55"/>
-      <c r="E26" s="162" t="s">
+      <c r="E26" s="165" t="s">
         <v>59</v>
       </c>
-      <c r="F26" s="162"/>
+      <c r="F26" s="165"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:A22"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A10:F10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="6" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">